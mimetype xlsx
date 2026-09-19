--- v2 (2026-08-30)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6a50efff6748fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f1cdde689f4215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb2f4c2b8724c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0f5b5b9d4142ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71b022c0b9c49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb2f4c2b8724c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf13ab5823704a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0f5b5b9d4142ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuation Gap Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>108,619</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>109,709</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>