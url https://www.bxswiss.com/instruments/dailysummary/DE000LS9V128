--- v3 (2026-09-19)
+++ v4 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f1cdde689f4215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R687edb2f0cde46b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0f5b5b9d4142ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89519d7d30cf4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf13ab5823704a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0f5b5b9d4142ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b06f7ec07854156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89519d7d30cf4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuation Gap Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>