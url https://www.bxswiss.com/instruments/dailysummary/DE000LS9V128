--- v4 (2026-10-10)
+++ v5 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R687edb2f0cde46b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367955fe1a93425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89519d7d30cf4671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6833160f1034d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b06f7ec07854156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89519d7d30cf4671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3a242c79354e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6833160f1034d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuation Gap Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>118,300</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,335</x:t>
-[...274 lines deleted...]
-          <x:t>120,755</x:t>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>