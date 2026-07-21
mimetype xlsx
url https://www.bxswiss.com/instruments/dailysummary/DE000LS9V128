--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd186ff4d354248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51daf4e1b6f4403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8451431aa00243b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra625af9375f6442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5ad223f08f74c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8451431aa00243b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c03cae416f4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra625af9375f6442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuation Gap Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>