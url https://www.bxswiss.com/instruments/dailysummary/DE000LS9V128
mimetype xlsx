--- v1 (2026-07-21)
+++ v2 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51daf4e1b6f4403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6a50efff6748fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra625af9375f6442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb2f4c2b8724c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28c03cae416f4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra625af9375f6442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71b022c0b9c49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb2f4c2b8724c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuation Gap Leaders</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>107,253</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>