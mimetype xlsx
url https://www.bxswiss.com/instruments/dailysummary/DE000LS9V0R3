--- v0 (2026-07-21)
+++ v1 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d39d854281c45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ba15ae021e4080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f4d259773a4e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb804f3330744e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada6e2b554ed437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f4d259773a4e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76ff66a7f2a443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb804f3330744e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Systematic Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0R3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>192,003</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>