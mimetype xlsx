--- v1 (2026-08-29)
+++ v2 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ba15ae021e4080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ea104d4aef4326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb804f3330744e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3d194b63244726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76ff66a7f2a443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb804f3330744e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf9108290c64433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3d194b63244726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Systematic Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0R3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>