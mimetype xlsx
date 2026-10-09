--- v2 (2026-09-18)
+++ v3 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ea104d4aef4326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb479142767e459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3d194b63244726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de8b041f53a42ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf9108290c64433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3d194b63244726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b0cb76a8e24ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de8b041f53a42ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Systematic Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0R3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>