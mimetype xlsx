--- v3 (2026-10-09)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb479142767e459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb52e89dbbf498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de8b041f53a42ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595753c55ff14e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b0cb76a8e24ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de8b041f53a42ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4217d2d9644d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595753c55ff14e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Systematic Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0R3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>