--- v0 (2026-07-21)
+++ v1 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f667efbd7e4e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64aa520c01574041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2156ed7ba9e4ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3adc6b635434765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6e2cec1bf34923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2156ed7ba9e4ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08060f1d5cf34cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3adc6b635434765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Conviction PURE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>112,401</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,178</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>107,088</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>