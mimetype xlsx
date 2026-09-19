--- v1 (2026-08-29)
+++ v2 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64aa520c01574041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180377b47c304daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3adc6b635434765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea3873d805fe4cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08060f1d5cf34cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3adc6b635434765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dad81c0315d46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea3873d805fe4cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Conviction PURE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>