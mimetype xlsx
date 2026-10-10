--- v2 (2026-09-19)
+++ v3 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180377b47c304daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeafb0d8bc224f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea3873d805fe4cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8aafbcae9a74da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dad81c0315d46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea3873d805fe4cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804281d2e26144f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8aafbcae9a74da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Conviction PURE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>