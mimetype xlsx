--- v3 (2026-10-10)
+++ v4 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeafb0d8bc224f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8aec4b2ce3e4978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8aafbcae9a74da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de69815fe25455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804281d2e26144f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8aafbcae9a74da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2680d8c6438041f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de69815fe25455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Conviction PURE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0Q5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>