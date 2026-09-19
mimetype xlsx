--- v2 (2026-08-30)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ebc3c00af049e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7cfb27074c44b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af589922c3c4716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc130442bd9438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643f88c514684cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af589922c3c4716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c75b76e38f048f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc130442bd9438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NextLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>