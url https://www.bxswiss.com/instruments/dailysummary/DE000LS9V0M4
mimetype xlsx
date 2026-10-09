--- v3 (2026-09-19)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7cfb27074c44b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57e9ecf15224f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc130442bd9438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc7227a19214464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c75b76e38f048f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc130442bd9438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7837e78e28649f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc7227a19214464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NextLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>