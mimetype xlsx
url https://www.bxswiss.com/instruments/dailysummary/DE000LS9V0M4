--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57e9ecf15224f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0bdb1875ad47c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc7227a19214464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd18904ab02d74fad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7837e78e28649f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc7227a19214464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R362496617f2c41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd18904ab02d74fad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NextLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>