--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5fb0f77dec4223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c66e9fc371f4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7b467e7a6dd4e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df38758da8e44f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43e85c033eb42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7b467e7a6dd4e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd81caca02514313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df38758da8e44f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NextLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>