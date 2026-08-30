--- v1 (2026-07-21)
+++ v2 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c66e9fc371f4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ebc3c00af049e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df38758da8e44f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af589922c3c4716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd81caca02514313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df38758da8e44f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R643f88c514684cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af589922c3c4716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NextLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0M4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>116,846</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>