--- v4 (2026-08-30)
+++ v5 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806f483e4bcc4aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf39a45e7014bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8fe10d5822453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3116e9b1088f48bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db3e7a210f8463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8fe10d5822453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1e56a95a1a40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3116e9b1088f48bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,298</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>112,991</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>