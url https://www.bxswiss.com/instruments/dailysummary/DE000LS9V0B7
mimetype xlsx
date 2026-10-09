--- v5 (2026-09-19)
+++ v6 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf39a45e7014bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d6e9439a794c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3116e9b1088f48bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81bbebf6220345ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b1e56a95a1a40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3116e9b1088f48bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99422f73a514c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81bbebf6220345ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>113,381</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,237</x:t>
-[...382 lines deleted...]
-          <x:t>114,259</x:t>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>