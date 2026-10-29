--- v6 (2026-10-09)
+++ v7 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d6e9439a794c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e92857890c64a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81bbebf6220345ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfe4047e4af94278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99422f73a514c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81bbebf6220345ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f01ee6876f48c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfe4047e4af94278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>