--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raabb884e88644bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R755fd71448ec48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab483ce9f6054d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441f57a749144b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7bc1968f3442b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab483ce9f6054d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31475e4be9d24571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441f57a749144b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>