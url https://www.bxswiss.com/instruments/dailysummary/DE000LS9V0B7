--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R755fd71448ec48fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4449ea168e8f4262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441f57a749144b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44b1f8993a94fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31475e4be9d24571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441f57a749144b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0c74ace22f49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44b1f8993a94fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>