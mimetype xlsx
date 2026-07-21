--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4449ea168e8f4262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff04160939034313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44b1f8993a94fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317d255e79124855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0c74ace22f49ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44b1f8993a94fc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d4d12576d594401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317d255e79124855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>107,549</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,396</x:t>
-[...328 lines deleted...]
-          <x:t>106,451</x:t>
+          <x:t>107,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>