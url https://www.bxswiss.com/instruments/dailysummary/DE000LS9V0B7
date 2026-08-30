--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff04160939034313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806f483e4bcc4aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317d255e79124855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e8fe10d5822453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d4d12576d594401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317d255e79124855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db3e7a210f8463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e8fe10d5822453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0B7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>108,765</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>