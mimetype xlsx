--- v0 (2026-05-02)
+++ v1 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67163aaa3e9b4f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44b7bd7d752483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac07dcf7b9924637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12591a21890345a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cb3e1b9ea94af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac07dcf7b9924637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c7cc22de7a4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12591a21890345a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,134 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -303,31 +219,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>