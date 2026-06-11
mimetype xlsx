--- v1 (2026-05-22)
+++ v2 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44b7bd7d752483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7dba9ed20b349a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12591a21890345a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cc95011fba4e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c7cc22de7a4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12591a21890345a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc965199620174159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cc95011fba4e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,261 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -597,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>