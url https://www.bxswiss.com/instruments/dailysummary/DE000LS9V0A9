--- v2 (2026-06-11)
+++ v3 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7dba9ed20b349a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69cdabc590b84124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cc95011fba4e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a49cbca451e4405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc965199620174159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cc95011fba4e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc6836055874704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a49cbca451e4405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>