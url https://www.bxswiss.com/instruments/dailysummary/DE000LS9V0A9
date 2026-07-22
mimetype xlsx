--- v3 (2026-07-02)
+++ v4 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69cdabc590b84124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e682135385450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a49cbca451e4405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec63adc9325f4b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdc6836055874704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a49cbca451e4405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb2d21e9d244aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec63adc9325f4b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>