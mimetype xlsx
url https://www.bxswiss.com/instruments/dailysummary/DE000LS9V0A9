--- v4 (2026-07-22)
+++ v5 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e682135385450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1a809fcd694e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec63adc9325f4b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09564e864503448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb2d21e9d244aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec63adc9325f4b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcead22e5334153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09564e864503448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>112,964</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,747</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>