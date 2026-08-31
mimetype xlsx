--- v5 (2026-08-11)
+++ v6 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1a809fcd694e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2731b39d6f4735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09564e864503448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc5a95aface4c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcead22e5334153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09564e864503448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be9311f13274a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc5a95aface4c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>