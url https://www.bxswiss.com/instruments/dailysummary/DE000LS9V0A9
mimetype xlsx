--- v6 (2026-08-31)
+++ v7 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2731b39d6f4735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d2628e930a4040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc5a95aface4c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f84e3f28469491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be9311f13274a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc5a95aface4c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280f0560d2ea460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f84e3f28469491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>