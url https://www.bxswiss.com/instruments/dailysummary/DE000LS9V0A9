--- v7 (2026-09-20)
+++ v8 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d2628e930a4040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb8b0ed146446e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f84e3f28469491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5b084bd5974cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280f0560d2ea460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f84e3f28469491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb0aaf738a4f4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5b084bd5974cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>