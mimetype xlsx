--- v8 (2026-10-12)
+++ v9 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb8b0ed146446e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1294a8643e84be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5b084bd5974cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0748f7ae10944842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb0aaf738a4f4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5b084bd5974cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cf5059df36435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0748f7ae10944842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schwarz Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V0A9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>123,249</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,717</x:t>
-[...323 lines deleted...]
-          <x:t>122,628</x:t>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>