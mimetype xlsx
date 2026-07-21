--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f474bf9ba44889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7507b0d67a54f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58ab7d12c84045c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2584ed5b54fb4370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102215c538eb49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58ab7d12c84045c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R764d03e4bd4f4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2584ed5b54fb4370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoreLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>