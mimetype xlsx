--- v1 (2026-07-21)
+++ v2 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7507b0d67a54f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca77d4aa9594a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2584ed5b54fb4370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581c2491d97a40e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R764d03e4bd4f4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2584ed5b54fb4370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247661d3edbe4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581c2491d97a40e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoreLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...539 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,172</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>112,227</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>