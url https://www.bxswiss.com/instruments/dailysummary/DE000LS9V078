--- v2 (2026-08-29)
+++ v3 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca77d4aa9594a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5738f8bdd174b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581c2491d97a40e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7489404fcf824f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247661d3edbe4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581c2491d97a40e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf713080308f4455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7489404fcf824f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoreLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>