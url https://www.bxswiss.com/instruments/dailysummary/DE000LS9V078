--- v3 (2026-09-18)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5738f8bdd174b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50282aa1cc84972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7489404fcf824f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df722daf7f14a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf713080308f4455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7489404fcf824f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe65c276ca1437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df722daf7f14a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoreLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>