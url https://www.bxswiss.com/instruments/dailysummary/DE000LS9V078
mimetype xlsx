--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50282aa1cc84972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3d086c99e65469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df722daf7f14a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfce94f2f87b4e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe65c276ca1437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df722daf7f14a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d426d5fcc14031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfce94f2f87b4e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoreLimits</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>