--- v2 (2026-08-30)
+++ v3 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra586a253a1ad4ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cbaac704d4415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010ec8aaa5a0476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45ff5e4354d4029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e10120efea45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010ec8aaa5a0476c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e78c900ef9417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45ff5e4354d4029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>