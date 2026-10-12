--- v3 (2026-09-20)
+++ v4 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9cbaac704d4415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da5a4bcb4e54106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45ff5e4354d4029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b5127f44584268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e78c900ef9417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45ff5e4354d4029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab09cfce90f41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b5127f44584268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>101,507</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>101,507</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>103,628</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,964</x:t>
-[...404 lines deleted...]
-          <x:t>101,884</x:t>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>