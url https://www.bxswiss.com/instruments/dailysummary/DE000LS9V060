--- v4 (2026-10-12)
+++ v5 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da5a4bcb4e54106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37daadfc16124bc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30b5127f44584268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8914e4262a840d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab09cfce90f41a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30b5127f44584268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd848aa4c864387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8914e4262a840d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>