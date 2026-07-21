--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7106c3f7a54a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3688672fa4644e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a464fef8d64586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73f3006a0a64e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9654dbe6cf2942b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a464fef8d64586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1060d75155b84858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73f3006a0a64e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>