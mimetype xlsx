--- v1 (2026-07-21)
+++ v2 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3688672fa4644e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra586a253a1ad4ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73f3006a0a64e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010ec8aaa5a0476c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1060d75155b84858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73f3006a0a64e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e10120efea45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010ec8aaa5a0476c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sector Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>100,314</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...370 lines deleted...]
-          <x:t>95,752</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>