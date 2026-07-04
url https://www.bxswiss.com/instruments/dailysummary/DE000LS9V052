--- v0 (2026-06-13)
+++ v1 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac78d626bce4688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b6c382e0b44875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb341462c2a53463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R982e4474528047e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3ff4eaa987406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb341462c2a53463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a76ebe97dea40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R982e4474528047e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant 6-Faktor Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,155 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -364,31 +259,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>