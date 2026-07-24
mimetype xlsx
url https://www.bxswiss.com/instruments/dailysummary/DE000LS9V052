--- v1 (2026-07-04)
+++ v2 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b6c382e0b44875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e9935404d94663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R982e4474528047e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0adf90583614255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a76ebe97dea40ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R982e4474528047e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bdc84c54fd4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0adf90583614255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant 6-Faktor Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,301 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...249 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -664,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>