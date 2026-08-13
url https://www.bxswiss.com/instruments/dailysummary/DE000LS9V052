--- v2 (2026-07-24)
+++ v3 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e9935404d94663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf16591266734e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0adf90583614255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e689e4bf30b4b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bdc84c54fd4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0adf90583614255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad3980d888d494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e689e4bf30b4b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant 6-Faktor Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>