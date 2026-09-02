--- v3 (2026-08-13)
+++ v4 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf16591266734e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9356f32b7b84625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e689e4bf30b4b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb982952559194e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad3980d888d494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e689e4bf30b4b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ca9f7288814eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb982952559194e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant 6-Faktor Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>