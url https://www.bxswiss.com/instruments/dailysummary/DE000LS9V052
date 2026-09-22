--- v4 (2026-09-02)
+++ v5 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9356f32b7b84625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed166558f3a409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb982952559194e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733e783730fc4f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ca9f7288814eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb982952559194e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7d60d591b64831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733e783730fc4f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant 6-Faktor Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>109,679</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,362</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>112,328</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,336</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>109,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>