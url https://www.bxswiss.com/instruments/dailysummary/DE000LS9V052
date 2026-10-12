--- v5 (2026-09-22)
+++ v6 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed166558f3a409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3679dfa965249b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R733e783730fc4f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5117d28f1b4d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7d60d591b64831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R733e783730fc4f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ccfb9c2c2a421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5117d28f1b4d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant 6-Faktor Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>