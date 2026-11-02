--- v6 (2026-10-12)
+++ v7 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3679dfa965249b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46a2dd9e909745d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5117d28f1b4d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b6daea6c5a4e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ccfb9c2c2a421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5117d28f1b4d8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red3347ec7e5d4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b6daea6c5a4e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Quant 6-Faktor Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>