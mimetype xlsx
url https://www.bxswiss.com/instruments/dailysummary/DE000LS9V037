--- v0 (2026-06-30)
+++ v1 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11eb460a68404579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eed536652954379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a80580eed824da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c5d365d5c4420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ccd4b0362c4ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a80580eed824da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53607afcd5ad487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c5d365d5c4420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>