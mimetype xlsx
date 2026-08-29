--- v1 (2026-07-21)
+++ v2 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eed536652954379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6a1fd81a33481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c5d365d5c4420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59a3eb345a24d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53607afcd5ad487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c5d365d5c4420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a9b8b2217449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59a3eb345a24d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>113,819</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>