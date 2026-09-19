--- v2 (2026-08-29)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6a1fd81a33481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d4ecae4b0e4dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59a3eb345a24d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47234e6577214cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a9b8b2217449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59a3eb345a24d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82cbdc14657b47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47234e6577214cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>120,697</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,425</x:t>
-[...141 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>