--- v3 (2026-09-19)
+++ v4 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d4ecae4b0e4dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b95e653202f4dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47234e6577214cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca0d5f54b9448e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82cbdc14657b47d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47234e6577214cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra151e968e5f84080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca0d5f54b9448e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>