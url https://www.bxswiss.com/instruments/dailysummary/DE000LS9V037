--- v4 (2026-10-09)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b95e653202f4dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534edb11c83847a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca0d5f54b9448e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R588c14896b2c4feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra151e968e5f84080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca0d5f54b9448e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb688fb8bd3794d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R588c14896b2c4feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>115,769</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,177</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>21.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,524</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>115,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>