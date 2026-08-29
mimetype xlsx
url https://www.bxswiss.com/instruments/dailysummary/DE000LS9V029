--- v0 (2026-07-21)
+++ v1 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc9c7b505df4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc4d320659e488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R003d8a6958994cc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cb1c9587184c89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09315e03b8024b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R003d8a6958994cc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423815cf73de4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cb1c9587184c89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modell - Einzelauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>109,449</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>