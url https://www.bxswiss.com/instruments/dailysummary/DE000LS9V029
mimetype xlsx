--- v1 (2026-08-29)
+++ v2 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc4d320659e488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4e45ad5d3641a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cb1c9587184c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6525b087f094c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423815cf73de4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cb1c9587184c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d5d5d4e56644a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6525b087f094c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modell - Einzelauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>