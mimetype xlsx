--- v2 (2026-09-18)
+++ v3 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4e45ad5d3641a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f65b25c08c24cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6525b087f094c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1970cfaaef1349f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d5d5d4e56644a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6525b087f094c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe6b326d7dd441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1970cfaaef1349f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modell - Einzelauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>