--- v3 (2026-10-09)
+++ v4 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f65b25c08c24cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5749fa3671ae4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1970cfaaef1349f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9278891580f4127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe6b326d7dd441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1970cfaaef1349f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ef2c63d27e46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9278891580f4127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modell - Einzelauswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9V029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,017</x:t>
-[...549 lines deleted...]
-          <x:t>90,400</x:t>
+          <x:t>86,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>