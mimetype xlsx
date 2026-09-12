--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a3a3c185f74c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b8acdbbae84d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72cba848e4d2400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e0e9b4368041c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66938bd60a84238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72cba848e4d2400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69344e088af94d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e0e9b4368041c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,548</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>105,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,301</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>