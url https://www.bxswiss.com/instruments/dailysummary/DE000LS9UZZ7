--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b8acdbbae84d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12475fb6ad3d4760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9e0e9b4368041c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1d205d442c4f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69344e088af94d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9e0e9b4368041c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab2236a6d5f4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1d205d442c4f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>