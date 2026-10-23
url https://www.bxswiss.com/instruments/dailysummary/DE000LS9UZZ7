--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12475fb6ad3d4760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ffb12ef79b425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1d205d442c4f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a18f12d7e044b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab2236a6d5f4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1d205d442c4f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6361e990b4b74dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a18f12d7e044b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>105,364</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,364</x:t>
-[...107 lines deleted...]
-          <x:t>105,473</x:t>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,482</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>