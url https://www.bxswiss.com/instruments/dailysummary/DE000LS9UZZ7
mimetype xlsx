--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1071bcca3464269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a66068b8db4213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b097dd66f94cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4454270d19f4355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f00e8dc5f1b45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b097dd66f94cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0dc4669ceb244e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4454270d19f4355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>