--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a66068b8db4213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b376aa908234020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4454270d19f4355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb1ea4eb114424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0dc4669ceb244e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4454270d19f4355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f78a947f194f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb1ea4eb114424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>