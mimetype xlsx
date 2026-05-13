--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b376aa908234020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae3af4c248947bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb1ea4eb114424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94738614b29c4f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f78a947f194f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb1ea4eb114424d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878a201bc18e41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94738614b29c4f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>97,442</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,583</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>98,758</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>