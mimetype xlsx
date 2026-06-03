--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae3af4c248947bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344bf1a766c846c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94738614b29c4f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cfd35ce098f4d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878a201bc18e41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94738614b29c4f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41527029e1684aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cfd35ce098f4d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>98,552</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>97,126</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>