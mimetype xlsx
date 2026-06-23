--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R344bf1a766c846c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac86fa763514d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cfd35ce098f4d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6a9e709476484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41527029e1684aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cfd35ce098f4d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfe83b430654975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6a9e709476484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>