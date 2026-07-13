--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac86fa763514d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcadd124e36a7400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6a9e709476484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8716a40da2b94511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfe83b430654975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6a9e709476484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96ce3c14d764eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8716a40da2b94511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>