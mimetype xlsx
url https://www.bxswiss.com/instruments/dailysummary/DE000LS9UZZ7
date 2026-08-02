--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcadd124e36a7400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00397130649842ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8716a40da2b94511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522ee563cc3f43cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96ce3c14d764eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8716a40da2b94511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf79f25a10bd541b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522ee563cc3f43cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>