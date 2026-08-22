--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00397130649842ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a3a3c185f74c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522ee563cc3f43cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72cba848e4d2400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf79f25a10bd541b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522ee563cc3f43cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66938bd60a84238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72cba848e4d2400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compounding Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>101,934</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,012</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>