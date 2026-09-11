--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc845241a3f714d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd710511a8a49d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ab020718c44a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b47c55a4d64bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133b1684a6904591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ab020718c44a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4aa72d32f6d44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b47c55a4d64bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uranium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,865</x:t>
@@ -771,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>