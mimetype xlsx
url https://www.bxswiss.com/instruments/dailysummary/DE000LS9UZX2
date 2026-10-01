--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd710511a8a49d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ddf8e9acf24921" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b47c55a4d64bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R875954fa3cd44b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4aa72d32f6d44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b47c55a4d64bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4724f0c5ee4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R875954fa3cd44b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uranium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>