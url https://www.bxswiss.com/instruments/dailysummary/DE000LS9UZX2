--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ddf8e9acf24921" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ffa26394a34998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R875954fa3cd44b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0448a2e1001d44e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4724f0c5ee4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R875954fa3cd44b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220a03f4f23a4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0448a2e1001d44e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uranium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>