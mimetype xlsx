--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e7afc0dc864168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2143a0f9e7446e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re746d29045994781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re818034520b84c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R730d28e814034194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re746d29045994781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a6aaba678446c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re818034520b84c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uranium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>