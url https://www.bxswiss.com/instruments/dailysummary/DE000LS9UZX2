--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2143a0f9e7446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7937fac89b094892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re818034520b84c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec1a740c8b30481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a6aaba678446c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re818034520b84c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a26d468f04b4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec1a740c8b30481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uranium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>