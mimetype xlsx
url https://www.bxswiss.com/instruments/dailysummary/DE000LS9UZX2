--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7937fac89b094892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra740b8742f1442c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec1a740c8b30481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6554d09fda4a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a26d468f04b4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec1a740c8b30481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5381a883894494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6554d09fda4a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uranium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>