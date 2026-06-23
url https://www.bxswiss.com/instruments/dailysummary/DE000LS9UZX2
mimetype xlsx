--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra740b8742f1442c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3146c86eac7d46ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d6554d09fda4a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf5505464c846f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5381a883894494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d6554d09fda4a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35caa96a296e46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf5505464c846f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uranium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>229,836</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>