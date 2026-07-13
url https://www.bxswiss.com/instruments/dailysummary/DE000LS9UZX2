--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3146c86eac7d46ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba115a662ea472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf5505464c846f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e594eaabc7f4e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35caa96a296e46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf5505464c846f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9b054fc52e47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e594eaabc7f4e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uranium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>