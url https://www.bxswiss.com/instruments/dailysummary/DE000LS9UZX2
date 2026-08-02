--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba115a662ea472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca143236294c4f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e594eaabc7f4e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114b5cfd9ac34424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9b054fc52e47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e594eaabc7f4e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157bd302fc654103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114b5cfd9ac34424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uranium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>