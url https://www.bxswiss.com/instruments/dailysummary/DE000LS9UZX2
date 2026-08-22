--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca143236294c4f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc845241a3f714d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114b5cfd9ac34424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ab020718c44a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157bd302fc654103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114b5cfd9ac34424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133b1684a6904591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ab020718c44a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uranium</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,241</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>