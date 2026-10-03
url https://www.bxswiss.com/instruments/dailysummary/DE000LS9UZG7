--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76cb54f5928d4391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R651c0b05e2cb4b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8658fd4282b546b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e512a8c82c4930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f5d6379f1b4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8658fd4282b546b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4241d4ee32d544cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e512a8c82c4930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odabas Watchlist Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,514</x:t>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,370</x:t>
-[...200 lines deleted...]
-          <x:t>105,924</x:t>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,682</x:t>
-[...274 lines deleted...]
-          <x:t>103,856</x:t>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>