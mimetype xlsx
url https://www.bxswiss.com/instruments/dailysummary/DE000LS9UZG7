--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R651c0b05e2cb4b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186b09006c2646ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e512a8c82c4930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bdc9940e4a4474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4241d4ee32d544cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e512a8c82c4930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eadd9932da146c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bdc9940e4a4474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odabas Watchlist Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>104,732</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,641</x:t>
-[...512 lines deleted...]
-          <x:t>106,012</x:t>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>