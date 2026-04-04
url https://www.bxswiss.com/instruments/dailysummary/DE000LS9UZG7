--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e5f0bef6c24815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245f935e46cd41fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re15d98b09c4b4ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b7e2775b734bbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd98c62c9ed45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re15d98b09c4b4ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d658942cf541b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b7e2775b734bbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odabas Watchlist Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,837</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>94,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,319</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>