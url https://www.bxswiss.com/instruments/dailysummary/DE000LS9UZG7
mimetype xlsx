--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245f935e46cd41fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75cf460a6574210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b7e2775b734bbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e9b15393a14166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d658942cf541b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b7e2775b734bbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a365b0dba84489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e9b15393a14166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odabas Watchlist Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>94,571</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,758</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>94,113</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>