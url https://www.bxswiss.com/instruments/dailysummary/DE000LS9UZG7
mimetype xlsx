--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75cf460a6574210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b0aa4a6b80f481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e9b15393a14166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21a52692f9746b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a365b0dba84489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e9b15393a14166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf30bdc5b774b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21a52692f9746b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odabas Watchlist Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>