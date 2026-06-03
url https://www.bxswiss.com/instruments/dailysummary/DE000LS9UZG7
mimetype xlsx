--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b0aa4a6b80f481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973e2c417d954157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21a52692f9746b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ed3c537b8847a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf30bdc5b774b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21a52692f9746b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08415f8b59e48ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ed3c537b8847a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odabas Watchlist Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,380</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,895</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>