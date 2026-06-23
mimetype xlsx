--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973e2c417d954157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b9344a9c094d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ed3c537b8847a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3af4b4c01d49a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08415f8b59e48ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ed3c537b8847a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2fe52ffc254a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3af4b4c01d49a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odabas Watchlist Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>