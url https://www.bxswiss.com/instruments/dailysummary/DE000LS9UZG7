--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b9344a9c094d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ec82f9ae664300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3af4b4c01d49a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c729aa05e643f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2fe52ffc254a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3af4b4c01d49a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fd8394ddf04ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c729aa05e643f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odabas Watchlist Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>