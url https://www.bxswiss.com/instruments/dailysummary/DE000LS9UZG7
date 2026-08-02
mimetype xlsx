--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ec82f9ae664300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6761061269a24f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c729aa05e643f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d485576cc5e43dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fd8394ddf04ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c729aa05e643f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6fe624f8fa4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d485576cc5e43dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odabas Watchlist Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>