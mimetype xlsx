--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6761061269a24f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a9891e01274cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d485576cc5e43dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6127f767534361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6fe624f8fa4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d485576cc5e43dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eae0620c4834d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6127f767534361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odabas Watchlist Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>104,153</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>102,869</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>