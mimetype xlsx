--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a9891e01274cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76cb54f5928d4391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6127f767534361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8658fd4282b546b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eae0620c4834d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6127f767534361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f5d6379f1b4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8658fd4282b546b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odabas Watchlist Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>