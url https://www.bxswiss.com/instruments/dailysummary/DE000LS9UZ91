--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f17c90c0f2f4adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc679c18265b34f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85239421934d43e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85aee31d5509494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65eecf5fb8e84e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85239421934d43e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9860789628d4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85aee31d5509494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Leaders Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>