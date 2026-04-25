--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc679c18265b34f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedbd4c5f24147b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85aee31d5509494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025b0d87a96042b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9860789628d4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85aee31d5509494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772b461e26654c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025b0d87a96042b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Leaders Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>