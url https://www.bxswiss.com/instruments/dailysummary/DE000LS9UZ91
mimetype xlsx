--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reedbd4c5f24147b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c1db5a007f450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025b0d87a96042b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7fc3a71ffd41cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772b461e26654c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025b0d87a96042b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4770a52a824b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7fc3a71ffd41cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Leaders Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>