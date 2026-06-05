--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c1db5a007f450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3253635a26a140d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7fc3a71ffd41cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326d18d9ab9640c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4770a52a824b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7fc3a71ffd41cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbd21a3f21044ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326d18d9ab9640c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Leaders Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>