--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3253635a26a140d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3648a41148c481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326d18d9ab9640c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb3a39cb85284d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbd21a3f21044ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326d18d9ab9640c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858dd6f2ffdb415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb3a39cb85284d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Leaders Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>