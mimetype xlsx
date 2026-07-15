--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3648a41148c481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1972c58afd4630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb3a39cb85284d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6605926c539411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858dd6f2ffdb415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb3a39cb85284d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193c68badd68432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6605926c539411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Leaders Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>