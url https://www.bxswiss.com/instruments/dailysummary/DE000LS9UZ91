--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1972c58afd4630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1ef82b57494ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6605926c539411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ffe407076574c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193c68badd68432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6605926c539411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e64300140534f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ffe407076574c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Leaders Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>