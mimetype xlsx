--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1ef82b57494ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a59ffd64cc4a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ffe407076574c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df9c40fdb394668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e64300140534f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ffe407076574c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8710433f8244e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df9c40fdb394668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Leaders Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>