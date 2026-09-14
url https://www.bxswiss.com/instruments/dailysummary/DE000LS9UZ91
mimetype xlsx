--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a59ffd64cc4a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ca2fcf6ea94242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df9c40fdb394668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc972841a2ff4405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8710433f8244e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df9c40fdb394668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817967b281bc4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc972841a2ff4405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Leaders Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>