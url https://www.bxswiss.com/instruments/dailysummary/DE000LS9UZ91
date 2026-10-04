--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ca2fcf6ea94242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eeeea41213c4ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc972841a2ff4405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07031bd9a0de4e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817967b281bc4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc972841a2ff4405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc42f51fa384a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07031bd9a0de4e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Leaders Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>