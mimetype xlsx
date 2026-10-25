--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eeeea41213c4ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc73eb7f29f40d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07031bd9a0de4e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f2bd9ef14641d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc42f51fa384a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07031bd9a0de4e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d00404603274b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f2bd9ef14641d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Market Leaders Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ91</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>139,346</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,098</x:t>
-[...252 lines deleted...]
-          <x:t>140,719</x:t>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>