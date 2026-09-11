--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be0942800dc40a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ea7017d6e14a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75666c93aff4b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560c1d0ab93943c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d62a8584c5484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75666c93aff4b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37afca2cc5646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560c1d0ab93943c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hangover Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>