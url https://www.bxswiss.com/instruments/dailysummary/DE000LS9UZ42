--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ea7017d6e14a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2074cd1d254a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560c1d0ab93943c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87009d7ddde4cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37afca2cc5646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560c1d0ab93943c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed5db1a61af49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87009d7ddde4cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hangover Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,719</x:t>
-[...279 lines deleted...]
-          <x:t>101,081</x:t>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>