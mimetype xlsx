--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2074cd1d254a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bddd5f3853485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87009d7ddde4cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57a0f7be05847f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed5db1a61af49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87009d7ddde4cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5b7973bf8f440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57a0f7be05847f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hangover Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>101,560</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,960</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>100,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,356</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>