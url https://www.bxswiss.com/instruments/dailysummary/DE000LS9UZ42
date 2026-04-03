--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581d5dbc11404c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedd12c70baf4b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b26af643ad481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c461c5b729f4fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6388baa12264374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b26af643ad481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2329a226cb3e4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c461c5b729f4fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hangover Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>