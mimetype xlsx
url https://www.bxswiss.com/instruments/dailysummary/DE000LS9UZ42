--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedd12c70baf4b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605a85b03a7b405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c461c5b729f4fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43acef546cb64398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2329a226cb3e4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c461c5b729f4fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc811d245b95a454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43acef546cb64398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hangover Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>