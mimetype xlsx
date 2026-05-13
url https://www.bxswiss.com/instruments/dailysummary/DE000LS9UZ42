--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605a85b03a7b405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f823b90e4174c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43acef546cb64398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957baa5dbc574742"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc811d245b95a454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43acef546cb64398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8604d3e132774c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957baa5dbc574742" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hangover Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>85,757</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>02.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,555</x:t>
-[...124 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,131</x:t>
-[...198 lines deleted...]
-          <x:t>85,097</x:t>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>