--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f823b90e4174c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacd3684a77246b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957baa5dbc574742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c78401d2fdf4601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8604d3e132774c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957baa5dbc574742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecdf2f8e16a4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c78401d2fdf4601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hangover Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,131</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>86,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,822</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>