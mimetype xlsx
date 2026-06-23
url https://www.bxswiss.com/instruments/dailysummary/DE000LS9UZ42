--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacd3684a77246b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10653f437e914068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c78401d2fdf4601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178bc33925f14e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecdf2f8e16a4451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c78401d2fdf4601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4328884d6e524303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178bc33925f14e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hangover Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>