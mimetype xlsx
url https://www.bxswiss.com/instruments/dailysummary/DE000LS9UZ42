--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10653f437e914068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502ca503a3dc45f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178bc33925f14e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67b72dff1da4e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4328884d6e524303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178bc33925f14e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red0259b279cc4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67b72dff1da4e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hangover Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>73,767</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,752</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>73,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,629</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>