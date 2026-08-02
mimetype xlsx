--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502ca503a3dc45f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2c500057984033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67b72dff1da4e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb2b0bb831c41e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red0259b279cc4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67b72dff1da4e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8861e9d0de784136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb2b0bb831c41e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hangover Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>