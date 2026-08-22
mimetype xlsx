--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2c500057984033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be0942800dc40a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb2b0bb831c41e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75666c93aff4b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8861e9d0de784136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb2b0bb831c41e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d62a8584c5484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75666c93aff4b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hangover Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UZ42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>