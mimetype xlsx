--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d34488d649446e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8c67bc651846ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5799e592358f456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a1cc64f6cd4570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb850d28aa9446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5799e592358f456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828b6908fec5431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a1cc64f6cd4570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Sector Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>111,564</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,091</x:t>
-[...173 lines deleted...]
-          <x:t>106,375</x:t>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,533</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>111,529</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,521</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>110,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>