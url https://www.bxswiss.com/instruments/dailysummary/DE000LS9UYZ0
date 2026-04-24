--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8c67bc651846ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852d2ffef2b44474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a1cc64f6cd4570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a383dc4eb64fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828b6908fec5431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a1cc64f6cd4570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188161809ade42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a383dc4eb64fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Sector Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>