--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852d2ffef2b44474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff21f3a67e34d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a383dc4eb64fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd74ca25c7d4439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188161809ade42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a383dc4eb64fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c0d102a95b46f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd74ca25c7d4439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Sector Rotation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>114,060</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,815</x:t>
-[...296 lines deleted...]
-          <x:t>112,771</x:t>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>