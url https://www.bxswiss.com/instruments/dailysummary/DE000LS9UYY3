--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1820b3eaa43a4267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a560b3e2144699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e88f4ade361484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37994407bc074448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9290701504984709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e88f4ade361484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554aace50bb44596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37994407bc074448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Qualilty Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,220</x:t>
-[...602 lines deleted...]
-        <x:is>
           <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>