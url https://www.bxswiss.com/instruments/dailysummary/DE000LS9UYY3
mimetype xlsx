--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a560b3e2144699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bd4cfe3cd847e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37994407bc074448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c624f7ed6f4e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554aace50bb44596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37994407bc074448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R105f40c6c9a541ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c624f7ed6f4e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Qualilty Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>