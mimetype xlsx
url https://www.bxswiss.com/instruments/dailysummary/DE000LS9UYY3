--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bd4cfe3cd847e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b3f5e12aa346e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c624f7ed6f4e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd359ec5d3fd44438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R105f40c6c9a541ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c624f7ed6f4e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c8dd8dd6f94a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd359ec5d3fd44438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss Qualilty Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>