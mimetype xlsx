--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437ba97a68c6486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f188edc8764a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd19e75ef6314ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b4ebe851e774fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R922c2238c7f1421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd19e75ef6314ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3caabc0d024a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b4ebe851e774fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss 20 Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>103,452</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,684</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>101,481</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>