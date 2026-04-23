--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f188edc8764a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bad91ad95274cef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b4ebe851e774fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e4a9ec1f6443a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3caabc0d024a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b4ebe851e774fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a987b5268a44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e4a9ec1f6443a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss 20 Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>