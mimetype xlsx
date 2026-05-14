--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bad91ad95274cef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a790157f6c43f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e4a9ec1f6443a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e243fde1d442b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a987b5268a44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e4a9ec1f6443a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0bf64f8c0f416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e243fde1d442b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swiss 20 Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYX5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>97,232</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,209</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>97,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,165</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>