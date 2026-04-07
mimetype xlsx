--- v7 (2026-03-18)
+++ v8 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab68a393a344c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42de7329ade94dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R380959fe61444fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfafa9077d8ff4294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01dd329bbc44391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R380959fe61444fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628886ba98c8426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfafa9077d8ff4294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>156,954</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,448</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>