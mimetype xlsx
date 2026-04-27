--- v8 (2026-04-07)
+++ v9 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42de7329ade94dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb70e10074c84248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfafa9077d8ff4294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89e1e1b199a4bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628886ba98c8426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfafa9077d8ff4294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a59bc8e2c6b4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89e1e1b199a4bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>