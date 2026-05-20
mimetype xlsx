--- v9 (2026-04-27)
+++ v10 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb70e10074c84248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291c5045097646a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89e1e1b199a4bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e4193200944c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a59bc8e2c6b4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89e1e1b199a4bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9bd0e97e3ec4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e4193200944c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,097</x:t>
@@ -683,31 +258,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>