--- v10 (2026-05-20)
+++ v11 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291c5045097646a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92bed581b94e4520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e4193200944c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6556f9634de42e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9bd0e97e3ec4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e4193200944c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf204eaa3e2ae4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6556f9634de42e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,462 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...410 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>