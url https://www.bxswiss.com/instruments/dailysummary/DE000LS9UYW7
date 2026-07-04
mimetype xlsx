--- v11 (2026-06-13)
+++ v12 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92bed581b94e4520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2686805524497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6556f9634de42e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57980dc48606418d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf204eaa3e2ae4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6556f9634de42e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c3d1494f2e4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57980dc48606418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>178,798</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,490</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>179,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,773</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>