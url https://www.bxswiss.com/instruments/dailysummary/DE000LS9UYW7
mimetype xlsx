--- v12 (2026-07-04)
+++ v13 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2686805524497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra250a9d96a81400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57980dc48606418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d8f77b9849458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c3d1494f2e4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57980dc48606418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96feada4ee264b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d8f77b9849458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,870</x:t>
-        </x:is>
-[...634 lines deleted...]
-          <x:t>168,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>