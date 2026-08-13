--- v13 (2026-07-24)
+++ v14 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra250a9d96a81400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec91d6f06244bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d8f77b9849458f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e21792349b4254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96feada4ee264b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d8f77b9849458f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3fbbed4c4242c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e21792349b4254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>