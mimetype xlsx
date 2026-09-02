--- v14 (2026-08-13)
+++ v15 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec91d6f06244bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43bc2402131d4791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e21792349b4254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea271a39857741a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3fbbed4c4242c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e21792349b4254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27df16a444f41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea271a39857741a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>