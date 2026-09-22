--- v15 (2026-09-02)
+++ v16 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43bc2402131d4791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d38462262a4571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea271a39857741a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e891d7faf184b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27df16a444f41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea271a39857741a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ff4f20484f4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e891d7faf184b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>