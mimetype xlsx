--- v16 (2026-09-22)
+++ v17 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63d38462262a4571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8970fda97a46f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e891d7faf184b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bc80286d6b44e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ff4f20484f4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e891d7faf184b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820dcf5e365542a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bc80286d6b44e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>