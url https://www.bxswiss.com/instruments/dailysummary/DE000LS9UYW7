--- v17 (2026-10-13)
+++ v18 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f8970fda97a46f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355e1633b0cf4f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96bc80286d6b44e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b480509b631486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820dcf5e365542a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96bc80286d6b44e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3185a1f2f1dc4b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b480509b631486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gold Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>