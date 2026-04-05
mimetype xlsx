--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ad7ad43f9a4ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b7a97d167d4144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692ae1aecc1d4b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf83bbf7682b41e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41033ea38cd749c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692ae1aecc1d4b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29778f17de64a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf83bbf7682b41e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future - Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,231</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>80,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>