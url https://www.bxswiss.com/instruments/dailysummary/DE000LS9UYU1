--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b7a97d167d4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2521cc2a85648a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf83bbf7682b41e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3dd750b02784f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29778f17de64a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf83bbf7682b41e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71d1dd53ceb4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3dd750b02784f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future - Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>