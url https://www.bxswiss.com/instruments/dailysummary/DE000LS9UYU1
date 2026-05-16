--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2521cc2a85648a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106a58d36c094f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3dd750b02784f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6325c9452cb940c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71d1dd53ceb4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3dd750b02784f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3f3d03fba04f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6325c9452cb940c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future - Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>