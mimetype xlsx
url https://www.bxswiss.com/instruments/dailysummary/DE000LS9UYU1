--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R106a58d36c094f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc680179ac8421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6325c9452cb940c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2877887cf67447a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3f3d03fba04f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6325c9452cb940c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941eebc1c4f243fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2877887cf67447a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future - Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,211</x:t>
-[...603 lines deleted...]
-          <x:t>78,457</x:t>
+          <x:t>79,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>