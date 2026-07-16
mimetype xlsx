--- v8 (2026-06-05)
+++ v9 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc680179ac8421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54552ff1c75458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2877887cf67447a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3efcd9376ebf4a7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941eebc1c4f243fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2877887cf67447a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527a0b9d55334d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3efcd9376ebf4a7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future - Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>78,231</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>86,654</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>