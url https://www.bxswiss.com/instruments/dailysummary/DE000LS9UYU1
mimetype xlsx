--- v9 (2026-07-16)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54552ff1c75458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53dcd6916ea94d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3efcd9376ebf4a7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red304e800c0f46d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527a0b9d55334d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3efcd9376ebf4a7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87283d2bc4394999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red304e800c0f46d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future - Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>