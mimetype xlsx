--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53dcd6916ea94d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcaf2af1dfd14bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red304e800c0f46d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf127fb5a5aa4971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87283d2bc4394999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red304e800c0f46d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f55083c4594ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf127fb5a5aa4971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future - Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>