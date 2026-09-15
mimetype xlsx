--- v11 (2026-08-25)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcaf2af1dfd14bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43378dd88e6492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf127fb5a5aa4971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955097ab9b184144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f55083c4594ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf127fb5a5aa4971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77fab25e3e9d4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955097ab9b184144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future - Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>