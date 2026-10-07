--- v12 (2026-09-15)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43378dd88e6492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4323d2050e42b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955097ab9b184144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3dc0ae63314be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77fab25e3e9d4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955097ab9b184144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ffcb1040324e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3dc0ae63314be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future - Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>