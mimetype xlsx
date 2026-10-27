--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4323d2050e42b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98562ef65f794087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc3dc0ae63314be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2371af7a5b154ee1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ffcb1040324e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc3dc0ae63314be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079cb1edb69c43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2371af7a5b154ee1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future - Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>93,066</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...343 lines deleted...]
-          <x:t>94,991</x:t>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>