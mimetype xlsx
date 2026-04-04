--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5593d9a9ee2f48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113f5048641d4b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06e701b49564b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8098370eaa247eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9eab6e71c44552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06e701b49564b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf086f353f6b407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8098370eaa247eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>151,503</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,415</x:t>
-[...247 lines deleted...]
-          <x:t>148,439</x:t>
+          <x:t>153,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>