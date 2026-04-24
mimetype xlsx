--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113f5048641d4b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae26a9d4f4364879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8098370eaa247eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d6583d2ca6242e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf086f353f6b407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8098370eaa247eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fad4d8a2a734d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d6583d2ca6242e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>