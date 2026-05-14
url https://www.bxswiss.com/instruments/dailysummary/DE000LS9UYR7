--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae26a9d4f4364879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d51538fcd244143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d6583d2ca6242e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0e848d3825412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fad4d8a2a734d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d6583d2ca6242e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181de32b84ba4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0e848d3825412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>