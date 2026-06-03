--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d51538fcd244143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ba3f4a4383403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0e848d3825412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2082534ef1419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181de32b84ba4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0e848d3825412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfe8ce82e4f48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2082534ef1419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>