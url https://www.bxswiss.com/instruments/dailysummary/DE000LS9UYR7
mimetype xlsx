--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ba3f4a4383403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffc91ca618a4b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2082534ef1419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra909ea1f85d740c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfe8ce82e4f48f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2082534ef1419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c8db82894d4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra909ea1f85d740c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>