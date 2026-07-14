--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffc91ca618a4b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d5c89036f14561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra909ea1f85d740c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra085efb42af74c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c8db82894d4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra909ea1f85d740c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb231f27af84b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra085efb42af74c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>