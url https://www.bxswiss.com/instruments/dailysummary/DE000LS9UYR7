--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d5c89036f14561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c3f3c8a3c9476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra085efb42af74c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d483cbffae740f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb231f27af84b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra085efb42af74c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7496320457e14d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d483cbffae740f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>171,514</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,019</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>174,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>