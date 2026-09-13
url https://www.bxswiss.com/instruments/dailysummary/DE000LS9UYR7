--- v10 (2026-08-03)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c3f3c8a3c9476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b184ffef8114706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d483cbffae740f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re036c6e619c64e93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7496320457e14d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d483cbffae740f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa658b50e9564427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re036c6e619c64e93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,468</x:t>
-[...404 lines deleted...]
-          <x:t>172,937</x:t>
+          <x:t>174,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,578</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>166,686</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>