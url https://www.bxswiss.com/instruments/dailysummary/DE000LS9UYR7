--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b184ffef8114706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00d785f368e4e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re036c6e619c64e93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30c4383df1141ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa658b50e9564427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re036c6e619c64e93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b88c53056124ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30c4383df1141ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>