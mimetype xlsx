--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00d785f368e4e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R658398b62fed449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30c4383df1141ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R747948416a054f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b88c53056124ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30c4383df1141ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dfa29b4a5ae4c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R747948416a054f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>