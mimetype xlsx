--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9632876bb640484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac06f25936694d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22688c4734a4317"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13538c793c714eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9e8370af4a444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22688c4734a4317" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205e2c15983e4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13538c793c714eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FocusedYieldInvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,759</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>175,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,715</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>