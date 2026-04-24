--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac06f25936694d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabeff06676664820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13538c793c714eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1186c60f08949ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205e2c15983e4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13538c793c714eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5621d4b20e1a48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1186c60f08949ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FocusedYieldInvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>176,841</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>