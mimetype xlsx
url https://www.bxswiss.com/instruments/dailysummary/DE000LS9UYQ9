--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabeff06676664820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdff944ab2214b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1186c60f08949ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb19a3e028d94a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5621d4b20e1a48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1186c60f08949ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc878ac2a4d8f40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb19a3e028d94a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FocusedYieldInvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>