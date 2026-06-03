--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdff944ab2214b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3106878295f243f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb19a3e028d94a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061f9bcd65474623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc878ac2a4d8f40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb19a3e028d94a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029e3729a4cb48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061f9bcd65474623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FocusedYieldInvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>187,925</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,207</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>182,571</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>