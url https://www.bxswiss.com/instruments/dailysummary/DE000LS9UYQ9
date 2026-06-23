--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3106878295f243f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae86248d99f4134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061f9bcd65474623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe3b48b6c054e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029e3729a4cb48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061f9bcd65474623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13cc68f46ef24995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe3b48b6c054e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FocusedYieldInvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>183,486</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,296</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>189,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>