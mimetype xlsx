--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae86248d99f4134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1cb2e402fc4d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe3b48b6c054e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46f14356f644bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13cc68f46ef24995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe3b48b6c054e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a0b316ac4942a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46f14356f644bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FocusedYieldInvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>