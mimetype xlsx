--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1cb2e402fc4d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce37de39cea42ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re46f14356f644bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7c970eb0006445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a0b316ac4942a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re46f14356f644bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c31f55309c4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7c970eb0006445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FocusedYieldInvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>