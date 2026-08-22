--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce37de39cea42ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa0538d77ec4285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7c970eb0006445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0fdeee582984f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c31f55309c4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7c970eb0006445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a93efaece04372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0fdeee582984f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FocusedYieldInvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>199,814</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>198,233</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>198,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,727</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>