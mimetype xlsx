--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa0538d77ec4285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3b93a347774554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0fdeee582984f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb0699ad57b4a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a93efaece04372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0fdeee582984f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef05b43efd844c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb0699ad57b4a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FocusedYieldInvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>