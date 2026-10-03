--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3b93a347774554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94283bb8c7f44eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb0699ad57b4a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe92fdb635754348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef05b43efd844c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb0699ad57b4a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61618ccbc674051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe92fdb635754348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FocusedYieldInvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>