--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94283bb8c7f44eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2059b3d472334f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe92fdb635754348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb1217924b04fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61618ccbc674051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe92fdb635754348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb1576940f2404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb1217924b04fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FocusedYieldInvesting</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>