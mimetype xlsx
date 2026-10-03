--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf27f1c3766b4366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac4625993fc4519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a57044e0f8b4ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d07b8ed8e34fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cac6c35530448dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a57044e0f8b4ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128363a1ba4e40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d07b8ed8e34fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Smart Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>155,851</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,028</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>158,628</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...289 lines deleted...]
-          <x:t>156,867</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>