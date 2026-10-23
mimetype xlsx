--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac4625993fc4519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc767a2f63d9e43c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d07b8ed8e34fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc226784135f64d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128363a1ba4e40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d07b8ed8e34fc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2535fb1ab7f478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc226784135f64d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Smart Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>