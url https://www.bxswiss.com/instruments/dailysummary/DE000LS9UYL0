--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a4f6e82d1d4181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d1c57d7b664c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995da18ac9be4063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813ed46c43ff4491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3584b950e04c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995da18ac9be4063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55eb7baba9749ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813ed46c43ff4491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Smart Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>