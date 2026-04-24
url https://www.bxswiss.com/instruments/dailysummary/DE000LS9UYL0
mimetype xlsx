--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d1c57d7b664c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fc8be4f2e14a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813ed46c43ff4491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c7f774569bf4cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55eb7baba9749ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813ed46c43ff4491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bae3f03b3ef44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c7f774569bf4cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Smart Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>135,098</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,538</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>133,538</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>