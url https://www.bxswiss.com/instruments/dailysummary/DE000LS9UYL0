--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fc8be4f2e14a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0c5ad9cca64451" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c7f774569bf4cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3530a8b05c204279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bae3f03b3ef44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c7f774569bf4cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7fe372f765c4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3530a8b05c204279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Smart Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>