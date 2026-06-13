--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0c5ad9cca64451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03d8e6786b64696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3530a8b05c204279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8074c1949d4367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7fe372f765c4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3530a8b05c204279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff77dff3c794f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8074c1949d4367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Smart Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>