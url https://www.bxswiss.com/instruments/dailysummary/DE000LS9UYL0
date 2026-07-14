--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03d8e6786b64696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2659d02c10ed4408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde8074c1949d4367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75af171568024e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff77dff3c794f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde8074c1949d4367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4159bc76f3ae4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75af171568024e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Smart Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...468 lines deleted...]
-          <x:t>145,931</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,568</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>143,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>