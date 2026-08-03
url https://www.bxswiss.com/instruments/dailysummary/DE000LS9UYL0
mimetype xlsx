--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2659d02c10ed4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02d6b25fa1d48ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75af171568024e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c74df2968043a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4159bc76f3ae4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75af171568024e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1463a627c74c4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c74df2968043a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Smart Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>