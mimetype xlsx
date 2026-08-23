--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02d6b25fa1d48ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5d24452b424ee1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c74df2968043a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e0e1c93081490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1463a627c74c4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c74df2968043a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1135b7bfe134475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e0e1c93081490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Smart Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>