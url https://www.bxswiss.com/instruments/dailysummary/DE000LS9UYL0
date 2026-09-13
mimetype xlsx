--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5d24452b424ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf27f1c3766b4366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e0e1c93081490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a57044e0f8b4ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1135b7bfe134475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e0e1c93081490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cac6c35530448dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a57044e0f8b4ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Smart Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>