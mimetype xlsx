--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e2d72d32214549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38371fc6cca2418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e4dd27fb214ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50f437629dc4bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdc60074f714756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e4dd27fb214ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c800b7aa6684cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50f437629dc4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividenden Strategie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>126,338</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,945</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>124,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>