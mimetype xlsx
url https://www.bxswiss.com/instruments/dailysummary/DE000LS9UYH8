--- v12 (2026-09-19)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38371fc6cca2418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae6e6a4fb8149f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50f437629dc4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ecc4e66e874442"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c800b7aa6684cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50f437629dc4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d0d9b68a47496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ecc4e66e874442" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividenden Strategie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>