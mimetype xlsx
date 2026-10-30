--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae6e6a4fb8149f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R898ffa590ccf4ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ecc4e66e874442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c1b8f97a0fc44e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d0d9b68a47496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ecc4e66e874442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a24c45fc634810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c1b8f97a0fc44e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividenden Strategie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>124,159</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,122</x:t>
-[...409 lines deleted...]
-          <x:t>123,889</x:t>
+          <x:t>124,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>