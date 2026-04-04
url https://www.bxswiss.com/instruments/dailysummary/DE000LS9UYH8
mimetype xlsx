--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9a61c6c03442ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633709d61312474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f3c42212764184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d83636ab3544c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78643e1f0b2f4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f3c42212764184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebcb902e8d1a4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d83636ab3544c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividenden Strategie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>