--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633709d61312474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4cfd9735637478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d83636ab3544c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4252d0f60d3f45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebcb902e8d1a4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d83636ab3544c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9586ccaccd4441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4252d0f60d3f45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividenden Strategie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>