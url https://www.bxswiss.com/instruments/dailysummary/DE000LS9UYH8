--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4cfd9735637478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1e225c42c742ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4252d0f60d3f45d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R197e216287fe4fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9586ccaccd4441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4252d0f60d3f45d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db4fed456214d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R197e216287fe4fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividenden Strategie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,792</x:t>
@@ -710,31 +258,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>