--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1e225c42c742ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288e1c0b8a2a4f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R197e216287fe4fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f6c155273f437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2db4fed456214d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R197e216287fe4fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50983856bbc74dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f6c155273f437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividenden Strategie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>