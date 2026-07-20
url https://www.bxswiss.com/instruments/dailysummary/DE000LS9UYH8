--- v9 (2026-06-10)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288e1c0b8a2a4f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9a19ea823c4684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f6c155273f437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6c725d5a3b4bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50983856bbc74dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f6c155273f437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87218ddefb54461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6c725d5a3b4bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividenden Strategie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>121,297</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>