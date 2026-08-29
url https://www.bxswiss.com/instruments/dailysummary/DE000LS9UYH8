--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9a19ea823c4684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e2d72d32214549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6c725d5a3b4bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e4dd27fb214ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87218ddefb54461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6c725d5a3b4bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdc60074f714756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e4dd27fb214ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividenden Strategie </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYH8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>125,204</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,842</x:t>
-[...242 lines deleted...]
-          <x:t>125,774</x:t>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>