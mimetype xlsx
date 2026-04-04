--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7096c6254c54ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac21330c1c8c4796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d6405071a54c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a20586bd04c4738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3b180edc3d4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d6405071a54c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3a2e39f7a7431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a20586bd04c4738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Trendfolge-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...527 lines deleted...]
-          <x:t>92,408</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...100 lines deleted...]
-          <x:t>94,044</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>