--- v5 (2026-04-04)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac21330c1c8c4796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218bce361c204b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a20586bd04c4738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99f258007d314048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3a2e39f7a7431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a20586bd04c4738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ea702c2d0b4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99f258007d314048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Trendfolge-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>