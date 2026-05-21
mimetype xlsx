--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R218bce361c204b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a66c284a9a746be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99f258007d314048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde823f295894e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ea702c2d0b4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99f258007d314048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe185d0a40c84ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde823f295894e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Trendfolge-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>95,553</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,519</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,787</x:t>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>