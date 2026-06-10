--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a66c284a9a746be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbb570c1dca4db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde823f295894e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5acae41069f748a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe185d0a40c84ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde823f295894e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0461c24c132f43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5acae41069f748a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Trendfolge-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>97,728</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,794</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>