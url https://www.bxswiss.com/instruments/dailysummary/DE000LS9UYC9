--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbb570c1dca4db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2bdcacf16eb4ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5acae41069f748a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c428d717bb479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0461c24c132f43af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5acae41069f748a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c787c779b984c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c428d717bb479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Trendfolge-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>