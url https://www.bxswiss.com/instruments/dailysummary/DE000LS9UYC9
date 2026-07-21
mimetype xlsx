--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2bdcacf16eb4ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f35feb1936f4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c428d717bb479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd74c80ada5b4d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c787c779b984c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c428d717bb479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e0c279b1454f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd74c80ada5b4d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Trendfolge-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>