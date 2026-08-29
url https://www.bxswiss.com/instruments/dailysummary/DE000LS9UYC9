--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f35feb1936f4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c0c61c8f6d4df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd74c80ada5b4d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c81f28df984b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e0c279b1454f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd74c80ada5b4d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf495c3e53f9465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c81f28df984b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Trendfolge-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>101,046</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,954</x:t>
-[...119 lines deleted...]
-          <x:t>100,802</x:t>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,208</x:t>
-[...58 lines deleted...]
-          <x:t>99,260</x:t>
+          <x:t>101,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>