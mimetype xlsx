--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c0c61c8f6d4df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ade7bcef73a4e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c81f28df984b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f81bb70ad6043f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf495c3e53f9465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c81f28df984b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf539e3384eff4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f81bb70ad6043f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Trendfolge-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>100,738</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...343 lines deleted...]
-          <x:t>101,817</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>