--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ade7bcef73a4e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc2a16548a84425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f81bb70ad6043f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224ef11e89f74702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf539e3384eff4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f81bb70ad6043f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf15b999d8ac84718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224ef11e89f74702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Trendfolge-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>