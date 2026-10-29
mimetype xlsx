--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc2a16548a84425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02714d1e47c444a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224ef11e89f74702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71633e549dba4910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf15b999d8ac84718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224ef11e89f74702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa323122a665469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71633e549dba4910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Meine besten Trendfolge-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>