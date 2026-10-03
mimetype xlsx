--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57d3e8f88864a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395c786e92a4450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4611244bf4604706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcb4396aefc74277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313759fd5f7f4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4611244bf4604706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d2302a00d44529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcb4396aefc74277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sector chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>