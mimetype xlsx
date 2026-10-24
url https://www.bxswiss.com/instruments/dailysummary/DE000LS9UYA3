--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395c786e92a4450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69433e153e0d4dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcb4396aefc74277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red15b63922724b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7d2302a00d44529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcb4396aefc74277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e9be8d93e747ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red15b63922724b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sector chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>