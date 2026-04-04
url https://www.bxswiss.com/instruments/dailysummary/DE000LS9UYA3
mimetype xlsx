--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5df94665695544a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7162c8bb526b4b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc5c01d8ef54338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdef047976c4851"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c574a61a814661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc5c01d8ef54338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf61044957805415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdef047976c4851" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sector chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>