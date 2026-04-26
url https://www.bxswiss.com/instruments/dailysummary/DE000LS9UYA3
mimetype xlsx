--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7162c8bb526b4b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf687408e8a0b4d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdef047976c4851"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c532102c554057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf61044957805415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdef047976c4851" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a3cebf677340a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c532102c554057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sector chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>