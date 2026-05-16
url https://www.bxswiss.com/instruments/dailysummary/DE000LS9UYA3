--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf687408e8a0b4d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ad65edcbb34559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c532102c554057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b75fa4a23b4bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a3cebf677340a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c532102c554057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3433d06ffaa74bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b75fa4a23b4bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sector chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>