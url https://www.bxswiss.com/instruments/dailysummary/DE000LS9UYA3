--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ad65edcbb34559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc39195e5d34ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b75fa4a23b4bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4e697f8f3949a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3433d06ffaa74bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b75fa4a23b4bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7726da9bb91445c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4e697f8f3949a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sector chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>