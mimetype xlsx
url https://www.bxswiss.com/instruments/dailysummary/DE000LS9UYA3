--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc39195e5d34ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfd276570d6a4d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4e697f8f3949a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c75b4eba99a4a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7726da9bb91445c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4e697f8f3949a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fad8cac9a14d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c75b4eba99a4a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sector chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>