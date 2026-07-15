--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfd276570d6a4d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78b1c97b6274583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c75b4eba99a4a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c51a70d92fd4c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fad8cac9a14d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c75b4eba99a4a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac0bbf4031241a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c51a70d92fd4c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sector chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>