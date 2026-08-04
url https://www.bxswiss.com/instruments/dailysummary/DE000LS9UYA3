--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78b1c97b6274583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad7512cff8f44be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c51a70d92fd4c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710780a0ef534d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac0bbf4031241a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c51a70d92fd4c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4cbf1f52eb4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710780a0ef534d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sector chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>223,417</x:t>
-[...522 lines deleted...]
-          <x:t>225,644</x:t>
+          <x:t>222,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>