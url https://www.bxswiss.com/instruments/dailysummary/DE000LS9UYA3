--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad7512cff8f44be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672cb917c211475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710780a0ef534d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7aa40abe9044f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4cbf1f52eb4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710780a0ef534d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2510f6d019345f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7aa40abe9044f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sector chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>