--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672cb917c211475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57d3e8f88864a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7aa40abe9044f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4611244bf4604706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2510f6d019345f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7aa40abe9044f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313759fd5f7f4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4611244bf4604706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>sector chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UYA3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>