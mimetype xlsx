--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1bd397f64294071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b1e7f7b8a54b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91f82eb57fef4e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc323499d01420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab08ba9420d446dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91f82eb57fef4e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c71acbaec354263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc323499d01420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech 20 Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UY01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>90,675</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>