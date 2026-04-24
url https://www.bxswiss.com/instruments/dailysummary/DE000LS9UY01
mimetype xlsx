--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84b1e7f7b8a54b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09366f126310493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc323499d01420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731837fc1aab4490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c71acbaec354263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc323499d01420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38505663349b4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731837fc1aab4490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech 20 Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UY01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>