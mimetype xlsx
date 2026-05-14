--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09366f126310493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e27723f30a74905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731837fc1aab4490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c970bf6b1c04b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38505663349b4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731837fc1aab4490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e34c9325cff4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c970bf6b1c04b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech 20 Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UY01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>