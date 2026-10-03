--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68915f6539a14820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9de1ed87f2b4de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd471221802465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b40b7ea75444793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e3802510ed4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd471221802465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccac006155f4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b40b7ea75444793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Life Luxury </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>