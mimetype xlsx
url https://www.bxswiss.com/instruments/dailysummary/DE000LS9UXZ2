--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9de1ed87f2b4de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2768ccb4e8384ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b40b7ea75444793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90db8dda04d94434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccac006155f4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b40b7ea75444793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08de8253be2f4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90db8dda04d94434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Life Luxury </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>