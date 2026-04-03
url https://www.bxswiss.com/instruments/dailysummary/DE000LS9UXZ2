--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2abf6af413784fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09941217507c410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5554fbb290a4377"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ec257ba76e4020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8aec53b43c640dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5554fbb290a4377" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f902a0050d4499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ec257ba76e4020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Life Luxury </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>