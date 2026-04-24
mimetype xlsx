--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09941217507c410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf61e507878415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ec257ba76e4020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606435e2a9304d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f902a0050d4499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ec257ba76e4020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcda525eaa0049bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606435e2a9304d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Life Luxury </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>