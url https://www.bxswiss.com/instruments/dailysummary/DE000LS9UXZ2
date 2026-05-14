--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf61e507878415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcdd0f8a109a4b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606435e2a9304d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53e83089f2345dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcda525eaa0049bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606435e2a9304d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7955d76fef6e4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53e83089f2345dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Life Luxury </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>