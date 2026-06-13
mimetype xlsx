--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcdd0f8a109a4b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf460f6ab81e044fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53e83089f2345dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc550600298e1441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7955d76fef6e4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53e83089f2345dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3596295c10584d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc550600298e1441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Life Luxury </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,836</x:t>
-[...360 lines deleted...]
-          <x:t>62,970</x:t>
+          <x:t>64,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>