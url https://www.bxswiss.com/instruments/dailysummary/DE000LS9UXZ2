--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf460f6ab81e044fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf204705fd4884122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc550600298e1441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea6b0f015fec4d56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3596295c10584d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc550600298e1441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2cc02efedc449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea6b0f015fec4d56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Life Luxury </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>69,106</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>