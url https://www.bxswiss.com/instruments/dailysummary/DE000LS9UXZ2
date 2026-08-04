--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf204705fd4884122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99295828232543d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea6b0f015fec4d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5071a6c1d35a4124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2cc02efedc449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea6b0f015fec4d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d451df41ef34c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5071a6c1d35a4124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Life Luxury </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>67,565</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,291</x:t>
-[...124 lines deleted...]
-          <x:t>67,073</x:t>
+          <x:t>67,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,201</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>67,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,669</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>