--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99295828232543d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc24ee0058a4e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5071a6c1d35a4124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63e5dd435ae47e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d451df41ef34c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5071a6c1d35a4124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b4ba0aae144784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63e5dd435ae47e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Life Luxury </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>68,894</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,437</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>66,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,005</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>