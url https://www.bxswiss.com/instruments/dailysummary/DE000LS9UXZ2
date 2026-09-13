--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc24ee0058a4e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68915f6539a14820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63e5dd435ae47e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd471221802465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b4ba0aae144784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63e5dd435ae47e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e3802510ed4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd471221802465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Life Luxury </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>70,144</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,286</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,727</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>