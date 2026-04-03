--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf478faf57cd4469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb399c56db4af43e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2c7823309e4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb426379023924bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bbf22ce25ab44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2c7823309e4841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c73bfc56aa46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb426379023924bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung mit KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>