--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb399c56db4af43e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re145749da5ea4f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb426379023924bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfb4365e4fe48b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c73bfc56aa46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb426379023924bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3a4d3fdb4f4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfb4365e4fe48b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung mit KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>