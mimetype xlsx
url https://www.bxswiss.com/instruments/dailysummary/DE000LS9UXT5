--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re145749da5ea4f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc908861e2d3f485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfb4365e4fe48b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b268463bb234693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3a4d3fdb4f4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfb4365e4fe48b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab4523a7c4742ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b268463bb234693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung mit KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>