--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc908861e2d3f485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4474261d623a4412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b268463bb234693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93bba16208a6434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab4523a7c4742ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b268463bb234693" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e45f6e03b846ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93bba16208a6434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung mit KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>