--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4474261d623a4412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76571ac68fe49c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93bba16208a6434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c164bff07c6455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e45f6e03b846ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93bba16208a6434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0b6f2634084c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c164bff07c6455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung mit KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...593 lines deleted...]
-          <x:t>426,204</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>