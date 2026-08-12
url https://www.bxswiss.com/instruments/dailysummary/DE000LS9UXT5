--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76571ac68fe49c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498cc292b6b04a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c164bff07c6455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re34238a4de3946a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c0b6f2634084c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c164bff07c6455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f09b71dd07a4289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re34238a4de3946a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung mit KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>