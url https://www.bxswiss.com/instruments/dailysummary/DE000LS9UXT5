--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498cc292b6b04a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7362330c384bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re34238a4de3946a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdae390f56b6c4490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f09b71dd07a4289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re34238a4de3946a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935df515749d458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdae390f56b6c4490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung mit KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>