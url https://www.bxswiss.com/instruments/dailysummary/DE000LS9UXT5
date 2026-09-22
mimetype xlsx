--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7362330c384bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1325ef91a1e47b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdae390f56b6c4490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473198b3aeb14ce4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R935df515749d458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdae390f56b6c4490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdaf3540897443fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473198b3aeb14ce4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung mit KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>386,955</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,694</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,098</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>