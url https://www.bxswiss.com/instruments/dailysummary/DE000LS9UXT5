--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1325ef91a1e47b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4caddceb6a4eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473198b3aeb14ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ccbcee38de0479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdaf3540897443fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473198b3aeb14ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad827f078e7e47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ccbcee38de0479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung mit KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>