--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4caddceb6a4eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6945b8e203204467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ccbcee38de0479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdea8e6e7cdd446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad827f078e7e47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ccbcee38de0479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f288b4c48e84690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdea8e6e7cdd446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung mit KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>