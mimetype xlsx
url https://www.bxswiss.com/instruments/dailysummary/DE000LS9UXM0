--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaaaac6db9ad41d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d689ca201f24b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R429bca5211e64f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91b37d001864d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R674bb9e0bb714934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R429bca5211e64f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4254c1187a7a4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91b37d001864d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Limitless Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>