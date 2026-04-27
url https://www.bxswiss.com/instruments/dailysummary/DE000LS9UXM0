--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d689ca201f24b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588e3cf474ed43b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91b37d001864d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf077be3bbb4e4aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4254c1187a7a4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91b37d001864d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f90532dc9e400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf077be3bbb4e4aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Limitless Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>