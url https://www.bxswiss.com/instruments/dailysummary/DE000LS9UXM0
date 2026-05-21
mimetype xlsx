--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588e3cf474ed43b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf63ba31affc432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf077be3bbb4e4aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165faef978064891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f90532dc9e400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf077be3bbb4e4aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc342629ff8d04d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165faef978064891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Limitless Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>