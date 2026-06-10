--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf63ba31affc432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14e536478004d65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165faef978064891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1add6290019441ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc342629ff8d04d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165faef978064891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f3be0c72894c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1add6290019441ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Limitless Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>129,483</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>