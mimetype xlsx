--- v9 (2026-06-10)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14e536478004d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2450fcf621b482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1add6290019441ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011027d2f77e4839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f3be0c72894c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1add6290019441ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f036d54a72949e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011027d2f77e4839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Limitless Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>133,725</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>