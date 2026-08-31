--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2450fcf621b482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62787e7580d948cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R011027d2f77e4839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a2dfc8e96144b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f036d54a72949e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R011027d2f77e4839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d53a7f0917e4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a2dfc8e96144b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Limitless Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>