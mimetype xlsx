--- v11 (2026-08-31)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62787e7580d948cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d7845185924a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a2dfc8e96144b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5194309cad324c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d53a7f0917e4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a2dfc8e96144b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a959cbe5064fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5194309cad324c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Limitless Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>