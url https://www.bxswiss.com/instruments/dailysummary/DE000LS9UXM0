--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d7845185924a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra010109b07524ecb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5194309cad324c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cbd7015cb74440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a959cbe5064fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5194309cad324c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d37928969a422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cbd7015cb74440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Limitless Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>