--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra010109b07524ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94591043f9684f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cbd7015cb74440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3663d0d7bd3349b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d37928969a422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cbd7015cb74440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22f7597a75b4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3663d0d7bd3349b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Limitless Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>