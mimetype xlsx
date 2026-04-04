--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e27936f30f49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452aa8d93336417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd0cb957a454602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d5473d9c9a4e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9ceec367ac47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd0cb957a454602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3611ff35dc4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d5473d9c9a4e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>