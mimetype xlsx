--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452aa8d93336417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c0543c85774230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d5473d9c9a4e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f292c8242b41c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3611ff35dc4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d5473d9c9a4e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae6c2e5a18a4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f292c8242b41c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>