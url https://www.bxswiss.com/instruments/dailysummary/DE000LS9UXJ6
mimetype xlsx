--- v5 (2026-04-24)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34c0543c85774230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534f7b81954f47b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f292c8242b41c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae1bd92a22434753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae6c2e5a18a4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f292c8242b41c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d14134dbb14af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae1bd92a22434753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>88,307</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,103</x:t>
-[...254 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>89,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>