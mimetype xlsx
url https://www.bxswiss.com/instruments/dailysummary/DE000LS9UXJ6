--- v6 (2026-05-15)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534f7b81954f47b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493a8ee334f74930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae1bd92a22434753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8901826cf1314d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d14134dbb14af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae1bd92a22434753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066490f8cbc844c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8901826cf1314d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>90,795</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>