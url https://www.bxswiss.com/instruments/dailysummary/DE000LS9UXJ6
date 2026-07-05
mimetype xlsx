--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493a8ee334f74930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98de2570e15648a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8901826cf1314d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d2cf0b4d8740d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066490f8cbc844c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8901826cf1314d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3680bdc4348f4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d2cf0b4d8740d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>