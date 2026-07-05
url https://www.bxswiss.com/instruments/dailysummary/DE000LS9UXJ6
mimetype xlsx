--- v8 (2026-07-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98de2570e15648a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352d2cd56b514135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d2cf0b4d8740d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b730e5501f5448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3680bdc4348f4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d2cf0b4d8740d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae4615417764487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b730e5501f5448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>