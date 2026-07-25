--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352d2cd56b514135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824b070d755c4dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b730e5501f5448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4f1ec37f034939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae4615417764487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b730e5501f5448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3eb81738eff4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4f1ec37f034939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>