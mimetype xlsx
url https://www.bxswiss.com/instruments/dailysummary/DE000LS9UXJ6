--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824b070d755c4dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f15d77b089149e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a4f1ec37f034939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6178f8941ea34568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3eb81738eff4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a4f1ec37f034939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117c736b55a4414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6178f8941ea34568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>