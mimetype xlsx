--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f15d77b089149e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbcdb7cc22cf4132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6178f8941ea34568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7461d76b29d24bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117c736b55a4414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6178f8941ea34568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af99a9738c041bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7461d76b29d24bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,696</x:t>
-[...387 lines deleted...]
-          <x:t>92,027</x:t>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>