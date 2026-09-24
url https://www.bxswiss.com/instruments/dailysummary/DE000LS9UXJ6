--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbcdb7cc22cf4132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3581d2aac44172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7461d76b29d24bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76a674ddca74e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af99a9738c041bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7461d76b29d24bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853ffb6410584c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76a674ddca74e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>90,800</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>91,898</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>90,898</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>