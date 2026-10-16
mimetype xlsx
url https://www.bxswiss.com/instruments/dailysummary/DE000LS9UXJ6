--- v13 (2026-09-24)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3581d2aac44172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711407b8c28e41ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76a674ddca74e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fae3446b2714fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853ffb6410584c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76a674ddca74e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeac4c182e7a49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fae3446b2714fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>