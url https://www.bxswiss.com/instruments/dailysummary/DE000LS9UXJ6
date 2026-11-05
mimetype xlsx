--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711407b8c28e41ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd569791a4df24f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fae3446b2714fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ab98645acb14f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeac4c182e7a49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fae3446b2714fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241504ba09344ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ab98645acb14f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fuer das gute Gewissen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXJ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>