--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee7b820d490475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa42fefe5224011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeab1cc5016f4a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb976211d761e4b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77373b9d431c4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeab1cc5016f4a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb289fc2060a4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb976211d761e4b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-US Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>