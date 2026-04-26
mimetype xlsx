--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa42fefe5224011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6571d48a65c48e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb976211d761e4b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e889137719140d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb289fc2060a4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb976211d761e4b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8233a067df4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e889137719140d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-US Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>