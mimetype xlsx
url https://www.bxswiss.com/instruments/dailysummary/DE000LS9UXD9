--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6571d48a65c48e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5229ef01e524ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e889137719140d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae23a339adfb4640"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8233a067df4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e889137719140d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8039314180c4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae23a339adfb4640" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-US Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>