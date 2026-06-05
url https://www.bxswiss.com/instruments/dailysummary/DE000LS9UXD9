--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5229ef01e524ef8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdcbac183d74b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae23a339adfb4640"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a28ffc25b54b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8039314180c4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae23a339adfb4640" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2cab13b384f4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a28ffc25b54b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-US Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>