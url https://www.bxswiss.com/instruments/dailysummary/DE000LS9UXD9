--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdcbac183d74b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a12a63910b443b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a28ffc25b54b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376c4aff4e904a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2cab13b384f4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a28ffc25b54b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ca58266bb040bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376c4aff4e904a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-US Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>