--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a12a63910b443b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097a003f038e4bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376c4aff4e904a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e23afded6334be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70ca58266bb040bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376c4aff4e904a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a1ca3689ed46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e23afded6334be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-US Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>