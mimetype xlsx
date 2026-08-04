--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097a003f038e4bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb284211cf048bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e23afded6334be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73b723ce1fb4445"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7a1ca3689ed46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e23afded6334be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0686f5cd46949a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73b723ce1fb4445" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-US Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>