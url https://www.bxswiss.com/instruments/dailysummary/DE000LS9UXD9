--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeb284211cf048bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e2456f32a084c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re73b723ce1fb4445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb358230873104118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0686f5cd46949a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re73b723ce1fb4445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8dc2aca7e84fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb358230873104118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-US Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,565</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>