--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e2456f32a084c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c6ed7f67304eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb358230873104118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re972b8fa9a314023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8dc2aca7e84fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb358230873104118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3316216278354c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re972b8fa9a314023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-US Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>