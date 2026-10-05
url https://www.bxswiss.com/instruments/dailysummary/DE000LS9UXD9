--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c6ed7f67304eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b6e3dcbead440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re972b8fa9a314023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814fa56eb0764021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3316216278354c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re972b8fa9a314023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5206bf3ca641d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814fa56eb0764021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-US Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>