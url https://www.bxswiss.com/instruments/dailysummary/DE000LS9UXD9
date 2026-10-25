--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b6e3dcbead440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470766809b5d4a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R814fa56eb0764021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a097d304fe1485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5206bf3ca641d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R814fa56eb0764021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfddb89cb2b6c4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a097d304fe1485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>EU-US Unterbewertet</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,329</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>