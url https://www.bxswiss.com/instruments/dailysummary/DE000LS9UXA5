--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99eca0a80b484b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0455bea5c6472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1632fa7b5bae45e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8f625c925d4ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77509b57bac54e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1632fa7b5bae45e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e270bd00cd241c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8f625c925d4ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Endurance Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,921</x:t>
@@ -791,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>