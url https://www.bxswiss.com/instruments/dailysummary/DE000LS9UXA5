--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0455bea5c6472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f5ad443877b41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8f625c925d4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf873f112b67414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e270bd00cd241c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8f625c925d4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237f2296a5bb47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf873f112b67414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Endurance Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,606 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...28 lines deleted...]
-          <x:t>108,782</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>109,508</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>