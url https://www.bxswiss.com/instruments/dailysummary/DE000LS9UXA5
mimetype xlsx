--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f5ad443877b41b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re103dffb1106428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf873f112b67414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de8a38f3bde4e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237f2296a5bb47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf873f112b67414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f7c4cf665b499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de8a38f3bde4e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Endurance Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>