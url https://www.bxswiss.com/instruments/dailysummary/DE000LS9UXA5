--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re103dffb1106428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3deedf9b5a604453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de8a38f3bde4e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75036ea0d7e44370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f7c4cf665b499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de8a38f3bde4e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642cd9d503444116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75036ea0d7e44370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Endurance Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>115,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,034</x:t>
-[...571 lines deleted...]
-          <x:t>114,167</x:t>
+          <x:t>116,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>