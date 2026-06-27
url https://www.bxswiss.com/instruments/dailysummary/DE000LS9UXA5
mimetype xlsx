--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3deedf9b5a604453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f65da242774fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75036ea0d7e44370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a14decf98214f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642cd9d503444116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75036ea0d7e44370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963470a579894e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a14decf98214f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Endurance Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>