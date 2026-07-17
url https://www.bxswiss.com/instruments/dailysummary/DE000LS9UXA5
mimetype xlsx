--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f65da242774fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3fe2515a914819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a14decf98214f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8514b50b7184b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963470a579894e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a14decf98214f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d238fc9d9144dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8514b50b7184b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Endurance Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>