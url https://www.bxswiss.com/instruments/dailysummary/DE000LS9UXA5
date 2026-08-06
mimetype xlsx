--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3fe2515a914819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd8daf52a894c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8514b50b7184b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48efcf7384b3473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d238fc9d9144dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8514b50b7184b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7855191562cd47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48efcf7384b3473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Endurance Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>