--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd8daf52a894c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d106d254cc464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48efcf7384b3473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e718118a5146a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7855191562cd47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48efcf7384b3473b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836ae69841e9490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e718118a5146a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Endurance Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>