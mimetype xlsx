--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d106d254cc464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32859edc3b8e40e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e718118a5146a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569f8335a1084af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836ae69841e9490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e718118a5146a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7703cbfc6584c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569f8335a1084af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Endurance Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UXA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,584</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>