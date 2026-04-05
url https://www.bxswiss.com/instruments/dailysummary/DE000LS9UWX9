--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5f35314c1c4bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c48d3919c774754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d70622419540f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91fd7b70d098436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5bc4c847cd4509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d70622419540f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f74c1973a44c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91fd7b70d098436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projekt Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>89,175</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,544</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>88,382</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>