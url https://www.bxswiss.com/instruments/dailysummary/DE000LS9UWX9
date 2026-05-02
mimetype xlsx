--- v6 (2026-04-05)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c48d3919c774754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00ae1c15f0947e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91fd7b70d098436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7daa4eaa2d4242d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f74c1973a44c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91fd7b70d098436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5499c514d1e44231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7daa4eaa2d4242d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projekt Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>89,680</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,189</x:t>
-[...269 lines deleted...]
-          <x:t>88,773</x:t>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>