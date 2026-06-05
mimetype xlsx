--- v7 (2026-05-02)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00ae1c15f0947e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c8ca7e8f2648ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7daa4eaa2d4242d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2659352bb941d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5499c514d1e44231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7daa4eaa2d4242d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45ab57ca9a944d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2659352bb941d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projekt Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>95,369</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>