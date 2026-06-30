--- v8 (2026-06-05)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c8ca7e8f2648ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ad342b849f4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2659352bb941d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ec81a82e254627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45ab57ca9a944d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2659352bb941d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d6df62f741475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ec81a82e254627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projekt Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>