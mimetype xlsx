--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ad342b849f4bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d28894ea6a9411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ec81a82e254627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eef08e185354015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d6df62f741475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ec81a82e254627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6272afd242a42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eef08e185354015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projekt Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>98,835</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,404</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>98,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>