--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d28894ea6a9411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77bae3f81a1a4904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eef08e185354015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9f999c1e1d40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6272afd242a42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eef08e185354015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1d0e94138540cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9f999c1e1d40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Projekt Platin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWX9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>101,897</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>