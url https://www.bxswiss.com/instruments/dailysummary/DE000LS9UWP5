--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7dc1c77f4c4ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725db32fe1ca4b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2786f58b35f24819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bf8501eb3e41f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32035598613419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2786f58b35f24819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc5302c2836b48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bf8501eb3e41f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>