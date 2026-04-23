--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725db32fe1ca4b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04204059711047e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bf8501eb3e41f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9c67ca0b0140bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc5302c2836b48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bf8501eb3e41f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5f3b44b10c427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9c67ca0b0140bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>