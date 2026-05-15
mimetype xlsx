--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04204059711047e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d04da792144cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9c67ca0b0140bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536415030f1541ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5f3b44b10c427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9c67ca0b0140bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a2555d865e4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536415030f1541ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>