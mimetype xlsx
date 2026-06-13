--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d04da792144cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86be85beab3f4d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536415030f1541ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1886584b5ddc4773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a2555d865e4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536415030f1541ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0de6868ac7574013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1886584b5ddc4773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>119,269</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...289 lines deleted...]
-          <x:t>129,715</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>