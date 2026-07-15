--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86be85beab3f4d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438f57308cf04b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1886584b5ddc4773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7d2791c8f14a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0de6868ac7574013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1886584b5ddc4773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25ada2b4b70483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7d2791c8f14a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...490 lines deleted...]
-          <x:t>121,593</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,666</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>121,224</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>