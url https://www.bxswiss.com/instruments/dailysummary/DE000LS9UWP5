--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438f57308cf04b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26efc204ed944a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7d2791c8f14a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e0be49f07b46e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25ada2b4b70483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7d2791c8f14a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5e3d4833b9436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e0be49f07b46e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>118,682</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>