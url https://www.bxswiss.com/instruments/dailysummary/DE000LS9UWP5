--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26efc204ed944a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f006debf1f4551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e0be49f07b46e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd20b2243b39480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5e3d4833b9436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e0be49f07b46e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02befe6199fc4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd20b2243b39480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>