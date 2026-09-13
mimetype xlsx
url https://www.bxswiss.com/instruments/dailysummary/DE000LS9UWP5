--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f006debf1f4551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffa3b046ee84112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd20b2243b39480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b5943a41d64f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02befe6199fc4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd20b2243b39480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra684dc45089748ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b5943a41d64f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>