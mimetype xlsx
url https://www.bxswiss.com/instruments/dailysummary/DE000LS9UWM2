--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626407a7405743f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b560ece7c7a413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5851cffd18e541d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe0e66993674103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b8c04588c143d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5851cffd18e541d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e108342d8e4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe0e66993674103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BACK IN JAPAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>