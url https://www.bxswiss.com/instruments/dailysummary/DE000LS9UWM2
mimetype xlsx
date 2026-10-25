--- v11 (2026-10-04)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b560ece7c7a413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5579510efd84f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe0e66993674103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d06f7d67e04841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e108342d8e4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe0e66993674103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7440a6db43544b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d06f7d67e04841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BACK IN JAPAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>134,288</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,875</x:t>
-[...296 lines deleted...]
-          <x:t>130,979</x:t>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>