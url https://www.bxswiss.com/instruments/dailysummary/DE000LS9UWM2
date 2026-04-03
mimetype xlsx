--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48e29a149d9489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94100df6aa34f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4653aa070a884cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5f413cbd82435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6277f7519d9348cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4653aa070a884cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b448d8d6ff435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5f413cbd82435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BACK IN JAPAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>