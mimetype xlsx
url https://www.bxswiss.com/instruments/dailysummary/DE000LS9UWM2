--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94100df6aa34f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44b005fce7240ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5f413cbd82435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523a6fb8889d4699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b448d8d6ff435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5f413cbd82435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56481cb90b74e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523a6fb8889d4699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BACK IN JAPAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>