--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44b005fce7240ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729ce191884342cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523a6fb8889d4699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48cb210a7c64e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56481cb90b74e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523a6fb8889d4699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2b701e70c04e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48cb210a7c64e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BACK IN JAPAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>115,397</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,033</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,174</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>