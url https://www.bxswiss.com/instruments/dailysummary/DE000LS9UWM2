--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729ce191884342cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300e251f30db4262" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48cb210a7c64e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3902ab1451f14db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2b701e70c04e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48cb210a7c64e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e239b3d72b044c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3902ab1451f14db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BACK IN JAPAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>117,625</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>117,162</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,174</x:t>
-[...404 lines deleted...]
-          <x:t>118,397</x:t>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>