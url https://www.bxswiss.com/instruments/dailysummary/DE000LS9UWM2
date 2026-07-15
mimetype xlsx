--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300e251f30db4262" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528c60433dcd45e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3902ab1451f14db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c16a25ea944dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e239b3d72b044c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3902ab1451f14db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88726e8bb2f54a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c16a25ea944dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BACK IN JAPAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...566 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,109</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>115,877</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>