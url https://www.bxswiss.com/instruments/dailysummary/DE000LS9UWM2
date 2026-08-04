--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528c60433dcd45e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b0d5fe8d104181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c16a25ea944dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b68476769be4f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88726e8bb2f54a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c16a25ea944dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf553c35892e14f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b68476769be4f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BACK IN JAPAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>