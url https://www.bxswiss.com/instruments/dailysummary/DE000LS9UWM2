--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b0d5fe8d104181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c18cd420a1b4365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b68476769be4f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaeda33cbf644503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf553c35892e14f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b68476769be4f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eeb671727754f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaeda33cbf644503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BACK IN JAPAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>