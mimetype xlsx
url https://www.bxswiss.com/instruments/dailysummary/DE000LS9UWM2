--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c18cd420a1b4365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626407a7405743f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaeda33cbf644503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5851cffd18e541d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eeb671727754f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaeda33cbf644503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b8c04588c143d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5851cffd18e541d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BACK IN JAPAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>122,931</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,253</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>122,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>