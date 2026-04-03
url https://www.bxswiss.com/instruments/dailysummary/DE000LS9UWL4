--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8be6f21a6c4348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860d2440c7f84443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e754065f5d74ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b57b3860fb4525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e31adb5121c4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e754065f5d74ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98dffb05b66646ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b57b3860fb4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Primacy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>