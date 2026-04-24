--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860d2440c7f84443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c3c5581ec7495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b57b3860fb4525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462a5b1f994d41ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98dffb05b66646ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b57b3860fb4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67918199a4504d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462a5b1f994d41ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Primacy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>163,014</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,029</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>173,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>