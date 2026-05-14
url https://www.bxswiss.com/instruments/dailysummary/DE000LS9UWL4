--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c3c5581ec7495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a3d94f1239424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462a5b1f994d41ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006f1ce5ab1e4b80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67918199a4504d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462a5b1f994d41ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2730cbf2f40458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006f1ce5ab1e4b80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Primacy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>175,207</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,404</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>164,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>