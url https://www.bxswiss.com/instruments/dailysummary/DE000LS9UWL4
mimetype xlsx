--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a3d94f1239424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffad5a9d8bad4219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006f1ce5ab1e4b80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece82991869e49c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2730cbf2f40458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006f1ce5ab1e4b80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3378843d229e4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece82991869e49c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Primacy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>