--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffad5a9d8bad4219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4264f87a4949c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece82991869e49c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9948b523c25049aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3378843d229e4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece82991869e49c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd13808245879451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9948b523c25049aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Primacy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>