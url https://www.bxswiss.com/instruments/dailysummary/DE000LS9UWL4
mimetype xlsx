--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4264f87a4949c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db6053a3f704a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9948b523c25049aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149fea14bea742dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd13808245879451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9948b523c25049aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262c24eb9fc04495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149fea14bea742dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Primacy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>183,732</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,462</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,326</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>