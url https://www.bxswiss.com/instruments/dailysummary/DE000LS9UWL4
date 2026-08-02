--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db6053a3f704a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e1f4a0525443e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149fea14bea742dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75abaf39a7324166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262c24eb9fc04495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149fea14bea742dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738c0cb58f6c48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75abaf39a7324166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Primacy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>