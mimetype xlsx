--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e1f4a0525443e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644d7219cc264af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75abaf39a7324166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee9d4c2cbf64d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738c0cb58f6c48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75abaf39a7324166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7373fde4d425473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee9d4c2cbf64d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Primacy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>