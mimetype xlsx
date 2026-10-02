--- v13 (2026-08-22)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644d7219cc264af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80706ebc36694a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee9d4c2cbf64d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d4126e3b154d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7373fde4d425473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee9d4c2cbf64d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R522c107a3a7c4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d4126e3b154d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Primacy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...598 lines deleted...]
-          <x:t>157,943</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,664</x:t>
-[...4 lines deleted...]
-          <x:t>159,177</x:t>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>