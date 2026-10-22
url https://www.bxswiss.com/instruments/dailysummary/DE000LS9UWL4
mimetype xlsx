--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80706ebc36694a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4e90b0b0ea4f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d4126e3b154d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00c7e49fef64214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R522c107a3a7c4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d4126e3b154d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6237ad24a1fe4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00c7e49fef64214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Special Primacy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWL4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>