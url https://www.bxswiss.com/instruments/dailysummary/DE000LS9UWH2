--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61613ce846b04987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731ccbf3d80f42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4028d52b98a54f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfbeb70bccd4930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc459f727d6cf4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4028d52b98a54f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c34acbdde284c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfbeb70bccd4930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks broadly diversified </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...176 lines deleted...]
-          <x:t>90,701</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.01.2026</x:t>
-[...424 lines deleted...]
-          <x:t>90,403</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>