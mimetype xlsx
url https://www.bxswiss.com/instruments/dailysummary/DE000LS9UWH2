--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731ccbf3d80f42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223ec2b30fb344ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfbeb70bccd4930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1b757a212a4a7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c34acbdde284c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfbeb70bccd4930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec29b95d7634b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1b757a212a4a7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks broadly diversified </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>