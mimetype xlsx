--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223ec2b30fb344ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeee21aefd5f4b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1b757a212a4a7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6999b58d6dd14734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec29b95d7634b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1b757a212a4a7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f35cc69770d4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6999b58d6dd14734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks broadly diversified </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>