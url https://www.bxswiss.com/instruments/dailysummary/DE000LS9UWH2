--- v6 (2026-05-14)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeee21aefd5f4b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47decbf531384b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6999b58d6dd14734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ff7b05527947ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f35cc69770d4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6999b58d6dd14734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baabd34b88c4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ff7b05527947ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks broadly diversified </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,851</x:t>
-[...26 lines deleted...]
-          <x:t>93,926</x:t>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,509</x:t>
-[...458 lines deleted...]
-          <x:t>92,841</x:t>
+          <x:t>93,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>