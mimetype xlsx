--- v7 (2026-06-04)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47decbf531384b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675551ffd2a6494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ff7b05527947ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472f033edb4e491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baabd34b88c4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ff7b05527947ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56adbe7aa9364399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472f033edb4e491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks broadly diversified </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>93,432</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,061</x:t>
-[...102 lines deleted...]
-          <x:t>95,271</x:t>
+          <x:t>93,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,247</x:t>
-[...53 lines deleted...]
-          <x:t>94,693</x:t>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>