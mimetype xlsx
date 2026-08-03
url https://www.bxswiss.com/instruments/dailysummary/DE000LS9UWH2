--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675551ffd2a6494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dcbf3eed97f4b26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472f033edb4e491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff64150920a4045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56adbe7aa9364399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472f033edb4e491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57a207420e04e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff64150920a4045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks broadly diversified </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,718</x:t>
-[...80 lines deleted...]
-          <x:t>94,264</x:t>
+          <x:t>93,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,213</x:t>
-[...431 lines deleted...]
-          <x:t>94,668</x:t>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>