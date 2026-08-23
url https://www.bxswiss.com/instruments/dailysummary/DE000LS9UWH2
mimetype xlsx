--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dcbf3eed97f4b26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4640c9fb3c4aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff64150920a4045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2cef4123514600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re57a207420e04e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff64150920a4045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126848ff7da84415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2cef4123514600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks broadly diversified </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>93,582</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>