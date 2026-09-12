--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4640c9fb3c4aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a8abb9d4394952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2cef4123514600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfacf0241c91a4ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126848ff7da84415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2cef4123514600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a0305146064b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfacf0241c91a4ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks broadly diversified </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>