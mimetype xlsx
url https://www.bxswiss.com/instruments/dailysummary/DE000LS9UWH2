--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a8abb9d4394952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914badff0d544f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfacf0241c91a4ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd48fc4144840e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a0305146064b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfacf0241c91a4ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b4397034de4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd48fc4144840e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks broadly diversified </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,608</x:t>
-[...382 lines deleted...]
-          <x:t>96,083</x:t>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,226</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>96,713</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>