--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914badff0d544f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74496d626c0846fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd48fc4144840e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc452b74abe7b4a8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69b4397034de4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd48fc4144840e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75bcc85d0014e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc452b74abe7b4a8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stocks broadly diversified </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWH2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>96,083</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,226</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>96,082</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.09.2026</x:t>
-[...100 lines deleted...]
-          <x:t>95,131</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>