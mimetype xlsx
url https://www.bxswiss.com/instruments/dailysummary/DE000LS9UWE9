--- v14 (2026-09-12)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9861cadc9aa24d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71ee9c0d0354476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc25d5a0972547f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ecb7d27f3174e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fad1f9d93214c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc25d5a0972547f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f97afbb9964df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ecb7d27f3174e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>153,560</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>