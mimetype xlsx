--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4f5848d7e14bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra327987627624b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f7f88012eb49fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8e5683c3fb4103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e87265d78594189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f7f88012eb49fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re534f65b454f4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8e5683c3fb4103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>