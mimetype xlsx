--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra327987627624b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306d01d6ccbc48c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8e5683c3fb4103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36233a40f0b24abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re534f65b454f4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8e5683c3fb4103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0263f293d046a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36233a40f0b24abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>140,958</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,870</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>135,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,545</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>