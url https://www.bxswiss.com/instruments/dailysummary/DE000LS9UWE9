--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306d01d6ccbc48c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4ce878d5a54312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36233a40f0b24abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a689d6dd2f045cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0263f293d046a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36233a40f0b24abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6bce494d0c4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a689d6dd2f045cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>