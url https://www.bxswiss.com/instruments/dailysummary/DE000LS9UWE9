--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4ce878d5a54312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937981b475574a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a689d6dd2f045cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936c3f930da14280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6bce494d0c4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a689d6dd2f045cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6747dbe46ad14fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936c3f930da14280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,491</x:t>
-[...279 lines deleted...]
-          <x:t>150,733</x:t>
+          <x:t>147,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>