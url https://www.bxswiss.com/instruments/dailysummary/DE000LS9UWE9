--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937981b475574a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1416f6c8b9374bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936c3f930da14280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1fb786df444380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6747dbe46ad14fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936c3f930da14280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc328a77885a04772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1fb786df444380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>