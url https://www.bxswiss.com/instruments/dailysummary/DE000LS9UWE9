--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1416f6c8b9374bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122c89017bbd4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1fb786df444380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22660f074cb142d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc328a77885a04772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1fb786df444380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6ffb7c2ad94bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22660f074cb142d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>148,503</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,482</x:t>
-[...458 lines deleted...]
-          <x:t>157,723</x:t>
+          <x:t>146,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>