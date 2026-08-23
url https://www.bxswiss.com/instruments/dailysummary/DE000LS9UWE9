--- v12 (2026-07-13)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122c89017bbd4200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a951454b4d4e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22660f074cb142d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8433abb09443ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6ffb7c2ad94bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22660f074cb142d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556d7d13f0e84660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8433abb09443ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,067</x:t>
-[...225 lines deleted...]
-          <x:t>145,202</x:t>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>