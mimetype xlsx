--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a951454b4d4e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9861cadc9aa24d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8433abb09443ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc25d5a0972547f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556d7d13f0e84660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8433abb09443ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fad1f9d93214c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc25d5a0972547f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UWE9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>