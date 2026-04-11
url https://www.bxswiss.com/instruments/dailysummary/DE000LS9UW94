--- v5 (2026-03-16)
+++ v6 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fe219947c548d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2fb26c783246c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5bf850af7d64c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395e1607b92f4992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7ac3af09d94036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5bf850af7d64c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713595d1a61844d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395e1607b92f4992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20 Jahr Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>