--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b2fb26c783246c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b1528507a44351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R395e1607b92f4992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f04b07c4c4d4d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R713595d1a61844d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R395e1607b92f4992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d573351390741b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f04b07c4c4d4d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20 Jahr Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>113,566</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,621</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,133</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>