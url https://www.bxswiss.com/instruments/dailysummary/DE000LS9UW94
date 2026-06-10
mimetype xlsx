--- v7 (2026-05-01)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b1528507a44351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560e410eb51e46d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f04b07c4c4d4d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2c72ae4fe14d58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d573351390741b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f04b07c4c4d4d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0cd91d569674baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2c72ae4fe14d58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20 Jahr Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>115,579</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>