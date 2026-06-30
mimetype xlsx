--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560e410eb51e46d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744b866ffc324665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2c72ae4fe14d58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f54746e5ae645d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0cd91d569674baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2c72ae4fe14d58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210644ed7ec54fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f54746e5ae645d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20 Jahr Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>117,025</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,981</x:t>
-[...102 lines deleted...]
-          <x:t>117,819</x:t>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,184</x:t>
-[...377 lines deleted...]
-          <x:t>116,837</x:t>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>