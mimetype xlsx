--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744b866ffc324665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8173671981c24e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f54746e5ae645d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra884118844b141b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210644ed7ec54fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f54746e5ae645d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6491b52c58484893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra884118844b141b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20 Jahr Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>