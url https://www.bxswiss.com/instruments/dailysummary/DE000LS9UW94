--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8173671981c24e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56938ec1be414091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra884118844b141b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014f3cec4f1c4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6491b52c58484893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra884118844b141b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8f4c0a2b684b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014f3cec4f1c4077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20 Jahr Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>118,657</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>