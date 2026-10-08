--- v11 (2026-08-30)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56938ec1be414091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re277f2b2d8344315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R014f3cec4f1c4077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b8dd3d2ca44839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8f4c0a2b684b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R014f3cec4f1c4077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4555d746204af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b8dd3d2ca44839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20 Jahr Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,063</x:t>
-[...549 lines deleted...]
-          <x:t>127,156</x:t>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>