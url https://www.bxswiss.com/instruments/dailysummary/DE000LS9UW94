--- v12 (2026-10-08)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re277f2b2d8344315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca176780e9f4c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b8dd3d2ca44839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c58523fb0c44838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4555d746204af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b8dd3d2ca44839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1ca3f04a244cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c58523fb0c44838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20 Jahr Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>121,553</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,440</x:t>
-[...274 lines deleted...]
-          <x:t>120,864</x:t>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>