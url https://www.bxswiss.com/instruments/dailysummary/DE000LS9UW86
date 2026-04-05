--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7f879d0e914e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e25630d75144413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6c59fdc57a84ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d7e842b52d4534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re672c638a7154601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6c59fdc57a84ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f45b838564f493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d7e842b52d4534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GembaDefense</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>