--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e25630d75144413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28af58a1c3314c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6d7e842b52d4534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5369735bcf274915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f45b838564f493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6d7e842b52d4534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e7702351ff4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5369735bcf274915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GembaDefense</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>