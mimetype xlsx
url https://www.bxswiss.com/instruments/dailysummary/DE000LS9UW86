--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28af58a1c3314c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re948fb82ccfa4743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5369735bcf274915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52742c2b29b34644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e7702351ff4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5369735bcf274915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb55035127c24c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52742c2b29b34644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GembaDefense</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>