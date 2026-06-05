--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re948fb82ccfa4743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8b9e98e7b645e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52742c2b29b34644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d058cec6ea647be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb55035127c24c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52742c2b29b34644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ecbc2f2e29b464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d058cec6ea647be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GembaDefense</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>