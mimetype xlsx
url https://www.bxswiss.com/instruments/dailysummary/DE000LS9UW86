--- v9 (2026-06-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8b9e98e7b645e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b136a8a6b364823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d058cec6ea647be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d9a6ab50904690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ecbc2f2e29b464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d058cec6ea647be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de64ce42da8421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d9a6ab50904690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GembaDefense</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>