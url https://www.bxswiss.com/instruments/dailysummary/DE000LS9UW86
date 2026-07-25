--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b136a8a6b364823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ae492b1cce4481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d9a6ab50904690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d0df226ec774692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de64ce42da8421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d9a6ab50904690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede607ba745a4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d0df226ec774692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GembaDefense</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>173,962</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,292</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>