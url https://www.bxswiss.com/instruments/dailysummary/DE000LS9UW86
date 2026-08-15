--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ae492b1cce4481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1f78c6f5164a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d0df226ec774692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f6f11b26c6e47fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rede607ba745a4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d0df226ec774692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7439dbf81cd04bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f6f11b26c6e47fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GembaDefense</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>