--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1f78c6f5164a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf51b9f41d14360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f6f11b26c6e47fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141c9f19678149e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7439dbf81cd04bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f6f11b26c6e47fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R028be94def114bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141c9f19678149e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GembaDefense</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>