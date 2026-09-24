--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf51b9f41d14360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ec8c509b7944f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141c9f19678149e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a80bb26bc3c4e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R028be94def114bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141c9f19678149e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red98d973129340d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a80bb26bc3c4e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GembaDefense</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>