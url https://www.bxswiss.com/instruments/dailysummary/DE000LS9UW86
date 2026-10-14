--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ec8c509b7944f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7bc2caa8ff4043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a80bb26bc3c4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3102ce4f9e4b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red98d973129340d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a80bb26bc3c4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964fc3276b5241ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3102ce4f9e4b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GembaDefense</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>