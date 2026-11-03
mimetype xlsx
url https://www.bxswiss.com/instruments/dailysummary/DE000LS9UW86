--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7bc2caa8ff4043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e78f66c94584bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3102ce4f9e4b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16199975d95944bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964fc3276b5241ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3102ce4f9e4b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5468f968d1254c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16199975d95944bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GembaDefense</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...392 lines deleted...]
-          <x:t>149,053</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>