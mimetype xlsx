--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d26f44642c5474e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cf1b71dd014231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4fd132ffb5549b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca8dea68d5b4326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra98a753694a14bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4fd132ffb5549b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7150457be34f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca8dea68d5b4326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legacy Value Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>