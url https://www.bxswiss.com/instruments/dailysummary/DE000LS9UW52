--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cf1b71dd014231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8389cae4db7a4341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca8dea68d5b4326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c9e069367d4153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7150457be34f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca8dea68d5b4326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref685d379edf4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c9e069367d4153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legacy Value Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>