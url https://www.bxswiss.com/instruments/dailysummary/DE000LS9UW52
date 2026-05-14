--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8389cae4db7a4341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc653a62ac6c74233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c9e069367d4153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77c6f06dcad4458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref685d379edf4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c9e069367d4153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8edb9e99858c47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77c6f06dcad4458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legacy Value Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,737</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,011</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>