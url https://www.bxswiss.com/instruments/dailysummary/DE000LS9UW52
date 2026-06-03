--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc653a62ac6c74233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095ea78ec05b4215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77c6f06dcad4458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e288d166b842d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8edb9e99858c47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77c6f06dcad4458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f6e81b8e6249a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e288d166b842d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legacy Value Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>