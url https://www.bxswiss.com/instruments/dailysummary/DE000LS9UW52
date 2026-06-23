--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095ea78ec05b4215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a507ec93755420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e288d166b842d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26906e378b1549d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f6e81b8e6249a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e288d166b842d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20e1d1ab0744c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26906e378b1549d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legacy Value Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>