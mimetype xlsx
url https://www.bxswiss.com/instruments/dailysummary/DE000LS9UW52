--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a507ec93755420a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e91070d2e34f8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26906e378b1549d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d56f499356e448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20e1d1ab0744c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26906e378b1549d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07093408809646c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d56f499356e448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legacy Value Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>85,823</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,728</x:t>
-[...409 lines deleted...]
-          <x:t>83,858</x:t>
+          <x:t>85,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>