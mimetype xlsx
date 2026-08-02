--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e91070d2e34f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3a204c155f4ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d56f499356e448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434e4897ed524a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07093408809646c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d56f499356e448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7ba8fc91a94f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434e4897ed524a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legacy Value Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>