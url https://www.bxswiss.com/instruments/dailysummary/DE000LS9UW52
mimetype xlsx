--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3a204c155f4ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88880f8b88184e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434e4897ed524a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d5bfdf468c4502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7ba8fc91a94f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434e4897ed524a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc1976da6e3b44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d5bfdf468c4502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legacy Value Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>