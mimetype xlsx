--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88880f8b88184e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc127e4c8e84250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d5bfdf468c4502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc929cce7961449fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc1976da6e3b44b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d5bfdf468c4502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0166e50b9e8c4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc929cce7961449fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legacy Value Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>