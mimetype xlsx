--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc127e4c8e84250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99da7c40d8a4263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc929cce7961449fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19992e748db4370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0166e50b9e8c4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc929cce7961449fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743385448a6740c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19992e748db4370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legacy Value Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>