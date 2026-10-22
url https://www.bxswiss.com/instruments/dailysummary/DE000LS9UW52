--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99da7c40d8a4263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098aeacf72604866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19992e748db4370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f7eae281b054305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743385448a6740c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19992e748db4370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0f075924334888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f7eae281b054305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legacy Value Focus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UW52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>