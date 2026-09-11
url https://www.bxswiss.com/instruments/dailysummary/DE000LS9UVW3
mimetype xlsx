--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9655fb75c04685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2613a6098eb45ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409e76feb4d94975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d7da0bfa5cd4ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b14f29b53f94083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409e76feb4d94975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683c6f8a088f4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d7da0bfa5cd4ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topp10Gurus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>