--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2613a6098eb45ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84091f4b0c404e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d7da0bfa5cd4ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e04ca38c3334468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683c6f8a088f4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d7da0bfa5cd4ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c25310ab51243d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e04ca38c3334468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topp10Gurus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>143,321</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,075</x:t>
-[...436 lines deleted...]
-          <x:t>143,350</x:t>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>