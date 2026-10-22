--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84091f4b0c404e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7cfdfedd844da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e04ca38c3334468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb21247a93d4c24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c25310ab51243d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e04ca38c3334468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc02df6e2e1454a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb21247a93d4c24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topp10Gurus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>