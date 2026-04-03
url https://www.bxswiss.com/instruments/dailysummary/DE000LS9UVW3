--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ad8b3126244078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68fc8842111e4dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb376a24637e4d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R405949b583ea4cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e708d5257140ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb376a24637e4d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809eb0a9183c429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R405949b583ea4cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topp10Gurus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>