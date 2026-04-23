--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68fc8842111e4dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb1c078d8b2488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R405949b583ea4cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fd7dc1b9c34a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R809eb0a9183c429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R405949b583ea4cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad12981da38c4e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fd7dc1b9c34a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topp10Gurus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>119,328</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,279</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>118,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>