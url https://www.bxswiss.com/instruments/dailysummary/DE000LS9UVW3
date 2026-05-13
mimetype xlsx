--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb1c078d8b2488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4830db9569444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fd7dc1b9c34a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9165e86a8314ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad12981da38c4e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fd7dc1b9c34a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5db33ab91a0451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9165e86a8314ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topp10Gurus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>