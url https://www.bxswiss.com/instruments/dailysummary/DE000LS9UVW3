--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4830db9569444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1333b0caf24a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9165e86a8314ac2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4b903426964243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5db33ab91a0451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9165e86a8314ac2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea5259fcfe54796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4b903426964243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topp10Gurus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>