--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1333b0caf24a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8cf7f18710c405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4b903426964243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc1d51d44e24a09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea5259fcfe54796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4b903426964243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340291faa58348a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc1d51d44e24a09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topp10Gurus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>136,709</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>