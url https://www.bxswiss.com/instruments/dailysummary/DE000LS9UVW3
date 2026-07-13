--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8cf7f18710c405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9e6aeca29b42e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc1d51d44e24a09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a53063881d14d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340291faa58348a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc1d51d44e24a09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce216d283644dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a53063881d14d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topp10Gurus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>137,021</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,478</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>135,406</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>