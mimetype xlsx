--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9e6aeca29b42e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb106e020ad44c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a53063881d14d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c5acb008804dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdce216d283644dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a53063881d14d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b668161cb04e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c5acb008804dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topp10Gurus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>