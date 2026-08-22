--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cb106e020ad44c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9655fb75c04685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c5acb008804dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409e76feb4d94975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b668161cb04e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c5acb008804dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b14f29b53f94083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409e76feb4d94975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Topp10Gurus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>137,488</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,789</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>138,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,018</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>