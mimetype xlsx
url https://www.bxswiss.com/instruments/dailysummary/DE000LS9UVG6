--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e1753da9f34679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4aaabcb1eb4d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3981fac4adb4844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64502efed1e8496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049d31c08da24b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3981fac4adb4844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d01d8e49204cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64502efed1e8496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Grand Selection 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,546 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...247 lines deleted...]
-          <x:t>117,596</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,498</x:t>
-[...382 lines deleted...]
-          <x:t>116,285</x:t>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>