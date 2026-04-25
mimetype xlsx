--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4aaabcb1eb4d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916048af49c747bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64502efed1e8496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919f366c9c164290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d01d8e49204cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64502efed1e8496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140b0ed400854474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919f366c9c164290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Grand Selection 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,382 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...330 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -664,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>