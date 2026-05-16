--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916048af49c747bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3030dee3c5674434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919f366c9c164290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03807092d4214076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140b0ed400854474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919f366c9c164290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2622c2fbc3ed46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03807092d4214076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Grand Selection 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,819</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>117,938</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,984</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>118,448</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>