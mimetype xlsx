--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3030dee3c5674434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44982393f1c84dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03807092d4214076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0a57747a3d4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2622c2fbc3ed46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03807092d4214076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba564eb5ef847dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0a57747a3d4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Grand Selection 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>117,938</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,984</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>117,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,773</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>117,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,096</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>117,707</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>