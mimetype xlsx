--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44982393f1c84dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a4af303d744e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0a57747a3d4e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R255dede3461842e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba564eb5ef847dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0a57747a3d4e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re78f5251057c45c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R255dede3461842e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Grand Selection 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>117,987</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,773</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>117,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,096</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>