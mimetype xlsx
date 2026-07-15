--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a4af303d744e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b73585b89f042f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R255dede3461842e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d32ab0540dc4b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re78f5251057c45c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R255dede3461842e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee40af1bc904a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d32ab0540dc4b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Grand Selection 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>118,606</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,765</x:t>
-[...156 lines deleted...]
-          <x:t>118,622</x:t>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,731</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>118,688</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>