--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b73585b89f042f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9805525a82fc4e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d32ab0540dc4b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7952a4fac34ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ee40af1bc904a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d32ab0540dc4b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc65383484b4b4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7952a4fac34ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Grand Selection 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,765</x:t>
-[...75 lines deleted...]
-          <x:t>118,867</x:t>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>118,972</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>