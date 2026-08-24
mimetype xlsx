--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9805525a82fc4e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59288509f88f4777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7952a4fac34ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeecd6cfc29a4b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc65383484b4b4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7952a4fac34ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7813d89b75fc4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeecd6cfc29a4b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Grand Selection 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>