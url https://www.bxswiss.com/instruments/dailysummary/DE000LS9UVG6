--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59288509f88f4777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc326417d9ae240d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeecd6cfc29a4b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffdd7fc83f34271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7813d89b75fc4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeecd6cfc29a4b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0e510e4b7c4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffdd7fc83f34271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Grand Selection 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>