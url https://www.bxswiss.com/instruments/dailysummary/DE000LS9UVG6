--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc326417d9ae240d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb399fecaad94f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffdd7fc83f34271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ddfb1b1e2e54df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0e510e4b7c4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffdd7fc83f34271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc769b8da28a64a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ddfb1b1e2e54df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Grand Selection 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>