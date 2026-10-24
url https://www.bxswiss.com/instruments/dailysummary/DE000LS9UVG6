--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb399fecaad94f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3c650dacd2416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ddfb1b1e2e54df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24150b8158834c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc769b8da28a64a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ddfb1b1e2e54df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdce2964f224d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24150b8158834c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Grand Selection 13F</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>