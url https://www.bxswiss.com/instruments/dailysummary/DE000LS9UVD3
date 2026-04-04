--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09034d373f1401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bb997883234263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02a5092097a24a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e506182f864623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b356470b1d4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02a5092097a24a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b5f004aea744f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e506182f864623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,963</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>