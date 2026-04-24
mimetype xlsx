--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bb997883234263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e5dad96bf54e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e506182f864623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ed0ef96175460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b5f004aea744f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e506182f864623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c31eadf099d4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ed0ef96175460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>