--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42e5dad96bf54e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303a7905102b4f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ed0ef96175460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d67b54c7292430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c31eadf099d4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ed0ef96175460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f752803baf40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d67b54c7292430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>