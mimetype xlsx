--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303a7905102b4f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64313102b3f41a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d67b54c7292430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f30d2fbd1f4a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f752803baf40d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d67b54c7292430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e6599ffef84c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f30d2fbd1f4a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>