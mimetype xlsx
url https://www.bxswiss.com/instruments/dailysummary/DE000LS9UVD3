--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64313102b3f41a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3e923c0c344653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f30d2fbd1f4a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5adc118d9124f31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94e6599ffef84c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f30d2fbd1f4a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48c9c25ad304288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5adc118d9124f31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>