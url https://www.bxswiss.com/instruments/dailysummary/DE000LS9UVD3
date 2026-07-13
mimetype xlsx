--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3e923c0c344653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b7b94ae007467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5adc118d9124f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c24a3f8ead94f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48c9c25ad304288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5adc118d9124f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7e6b88689b416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c24a3f8ead94f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>