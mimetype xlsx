--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b7b94ae007467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85654ff4c734752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c24a3f8ead94f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce26160d7603472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7e6b88689b416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c24a3f8ead94f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946bbb38dcef443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce26160d7603472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>