--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85654ff4c734752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf0279e3fc34947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce26160d7603472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fdd2eef9fef4812"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946bbb38dcef443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce26160d7603472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7646bd41c44581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fdd2eef9fef4812" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>