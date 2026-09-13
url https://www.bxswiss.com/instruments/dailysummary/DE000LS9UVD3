--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf0279e3fc34947" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc846468eb2034dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fdd2eef9fef4812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0380fa8f087c49da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7646bd41c44581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fdd2eef9fef4812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4bbfd03d344b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0380fa8f087c49da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>