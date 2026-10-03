--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc846468eb2034dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe4aee0cd1f4090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0380fa8f087c49da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8f0d4a8ea44071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4bbfd03d344b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0380fa8f087c49da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515c9a695d3743d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8f0d4a8ea44071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>