--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe4aee0cd1f4090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a68a80d15584c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8f0d4a8ea44071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ca56d5f0b74062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515c9a695d3743d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8f0d4a8ea44071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081304a1e56e4db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ca56d5f0b74062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Abraxas USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,623</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,097</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>