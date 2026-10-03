--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82096b52c1d4da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd570c6423be14818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde832de0f4be4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62068b43df9441a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da88098d4664e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde832de0f4be4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d72515135940d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62068b43df9441a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>