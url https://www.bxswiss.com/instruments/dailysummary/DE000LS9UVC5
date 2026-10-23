--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd570c6423be14818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd4c15ae24d2440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62068b43df9441a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27975aa7494d4f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d72515135940d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62068b43df9441a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9348e42ad5c541f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27975aa7494d4f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>