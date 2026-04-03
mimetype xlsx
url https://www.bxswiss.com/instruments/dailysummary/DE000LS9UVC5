--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0846386a57e14032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2882f137c0ac4139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4949fd89bc94a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebddbe6465144090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74bc3397cfb49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4949fd89bc94a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7766958c8f934235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebddbe6465144090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>147,876</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,777</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>145,044</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>