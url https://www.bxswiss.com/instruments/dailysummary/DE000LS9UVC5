--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2882f137c0ac4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bd6adc1ca047a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebddbe6465144090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc41e5eb57234a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7766958c8f934235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebddbe6465144090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5b79f0aef24cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc41e5eb57234a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>