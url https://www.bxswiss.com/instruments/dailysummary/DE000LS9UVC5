--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bd6adc1ca047a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b4e48df5054f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc41e5eb57234a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3eab74bf0c144eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5b79f0aef24cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc41e5eb57234a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0f49dbecad4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3eab74bf0c144eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>