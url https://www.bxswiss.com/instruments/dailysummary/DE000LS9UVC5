--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b4e48df5054f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37fcd9062c684474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3eab74bf0c144eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa01745b4f3045a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0f49dbecad4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3eab74bf0c144eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71f9ad834f841fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa01745b4f3045a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>