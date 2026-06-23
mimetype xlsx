--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37fcd9062c684474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1d23bdfd4941bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa01745b4f3045a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3103a8b3f44a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71f9ad834f841fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa01745b4f3045a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ca215335eb4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3103a8b3f44a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>202,253</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>218,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>