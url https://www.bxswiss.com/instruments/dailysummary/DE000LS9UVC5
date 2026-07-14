--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1d23bdfd4941bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec3539b95154bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3103a8b3f44a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc16ce4055749ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ca215335eb4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3103a8b3f44a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b896cc1eb8a40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc16ce4055749ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,884</x:t>
-[...279 lines deleted...]
-          <x:t>206,224</x:t>
+          <x:t>203,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>