--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec3539b95154bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c66aeb5ea7497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc16ce4055749ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e91dbfe1a74331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b896cc1eb8a40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc16ce4055749ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf85e0b89984467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e91dbfe1a74331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>