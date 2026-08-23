--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c66aeb5ea7497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978f9455eb894d44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e91dbfe1a74331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bf0b70fb1148a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf85e0b89984467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e91dbfe1a74331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97de9eda23f480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bf0b70fb1148a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>