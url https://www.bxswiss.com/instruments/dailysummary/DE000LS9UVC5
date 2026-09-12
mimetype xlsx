--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978f9455eb894d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc82096b52c1d4da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bf0b70fb1148a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde832de0f4be4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97de9eda23f480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bf0b70fb1148a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da88098d4664e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde832de0f4be4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantum Artificial Intelligence</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UVC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>181,847</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,942</x:t>
-[...517 lines deleted...]
-          <x:t>189,133</x:t>
+          <x:t>187,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>