--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb23719870844c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b370c6d63b544b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6f1d5581748445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re427fa6639484d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8371a675d3642f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6f1d5581748445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R856762d8212b4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re427fa6639484d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>