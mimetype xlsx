--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b370c6d63b544b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213c37e3e19e49d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re427fa6639484d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7280d01ca76408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R856762d8212b4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re427fa6639484d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ee086eb0694e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7280d01ca76408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>