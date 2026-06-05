--- v7 (2026-04-25)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213c37e3e19e49d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d905536c2c4120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7280d01ca76408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re909642e21424baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ee086eb0694e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7280d01ca76408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6419424434c24a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re909642e21424baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>132,033</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>