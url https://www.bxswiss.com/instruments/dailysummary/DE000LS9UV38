--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d905536c2c4120" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ea722078fc461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re909642e21424baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05756632aa7f49d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6419424434c24a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re909642e21424baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7ee50211f8d4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05756632aa7f49d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>