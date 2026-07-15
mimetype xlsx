--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ea722078fc461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd228b1ad71ad4005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05756632aa7f49d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26ff3d95edc42ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7ee50211f8d4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05756632aa7f49d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0383e416fb4e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26ff3d95edc42ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>