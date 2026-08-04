--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd228b1ad71ad4005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86aeb76e20834e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26ff3d95edc42ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37141be2fc84fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f0383e416fb4e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26ff3d95edc42ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7052d0a6053406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37141be2fc84fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,188 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,724</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,430</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>