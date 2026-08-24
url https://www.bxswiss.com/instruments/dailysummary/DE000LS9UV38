--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86aeb76e20834e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727c5cf50757466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra37141be2fc84fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472d90c392ba4361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7052d0a6053406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra37141be2fc84fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a38d6ab2e3d46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472d90c392ba4361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>