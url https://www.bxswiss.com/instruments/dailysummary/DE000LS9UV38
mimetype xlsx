--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727c5cf50757466c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943fc5c388cf4477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R472d90c392ba4361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d9320bb4a84319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a38d6ab2e3d46af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R472d90c392ba4361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986e048c55f04063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d9320bb4a84319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>132,051</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,369</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>