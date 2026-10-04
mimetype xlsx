--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943fc5c388cf4477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c79a3438fe740d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d9320bb4a84319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9133d8474ac247d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986e048c55f04063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d9320bb4a84319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68cb6fac636b4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9133d8474ac247d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>