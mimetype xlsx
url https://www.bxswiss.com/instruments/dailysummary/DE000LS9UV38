--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c79a3438fe740d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf41da977757a428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9133d8474ac247d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d87ce988b464fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68cb6fac636b4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9133d8474ac247d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9208fd89386f46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d87ce988b464fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Suendenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>