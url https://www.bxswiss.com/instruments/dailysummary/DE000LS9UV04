--- v13 (2026-09-08)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7475473fb7894c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69ce659d2e549c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82cd71a3a24b429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9583f3d50c444565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3399be62264a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82cd71a3a24b429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d1e288c9fe4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9583f3d50c444565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...446 lines deleted...]
-          <x:t>206,844</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...127 lines deleted...]
-          <x:t>208,234</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>