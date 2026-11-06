--- v14 (2026-10-16)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69ce659d2e549c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67569eaec6374c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9583f3d50c444565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5926bf6c57d24e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d1e288c9fe4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9583f3d50c444565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7df404ef934ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5926bf6c57d24e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>