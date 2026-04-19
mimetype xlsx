--- v5 (2026-03-14)
+++ v6 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e11f3c59184c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f4439a5b7a4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c3c4eb14de4d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46650815512344b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc28455f4114bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c3c4eb14de4d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2beac0aa5beb4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46650815512344b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>157,237</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,493</x:t>
-[...323 lines deleted...]
-          <x:t>154,028</x:t>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>