--- v6 (2026-04-19)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f4439a5b7a4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a45c6ddb72490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46650815512344b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35ab2497f024409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2beac0aa5beb4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46650815512344b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4d9ea1df98400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35ab2497f024409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>