--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a45c6ddb72490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7356e475974487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35ab2497f024409"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1212e35a9f4636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4d9ea1df98400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35ab2497f024409" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c26f65a08154958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1212e35a9f4636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>