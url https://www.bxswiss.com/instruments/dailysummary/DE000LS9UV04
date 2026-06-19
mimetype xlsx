--- v8 (2026-05-29)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7356e475974487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdcabf611e564067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1212e35a9f4636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde436cb8f9064ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c26f65a08154958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1212e35a9f4636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7274a19823bf41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde436cb8f9064ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>