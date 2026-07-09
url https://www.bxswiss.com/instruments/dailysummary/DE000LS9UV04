--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdcabf611e564067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5543adfeb8e4924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde436cb8f9064ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa8ecea087642e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7274a19823bf41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde436cb8f9064ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2db0461f7e4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa8ecea087642e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>190,956</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,601</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>