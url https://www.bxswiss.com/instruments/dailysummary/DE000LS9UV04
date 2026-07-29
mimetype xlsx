--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5543adfeb8e4924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50fe4734cc74127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa8ecea087642e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1394f4b2ccc54923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2db0461f7e4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa8ecea087642e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23280152bcc45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1394f4b2ccc54923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>