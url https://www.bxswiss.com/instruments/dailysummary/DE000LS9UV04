--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50fe4734cc74127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214f8d30b6344852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1394f4b2ccc54923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6484d2722b541db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23280152bcc45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1394f4b2ccc54923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fba4454b0b407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6484d2722b541db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>