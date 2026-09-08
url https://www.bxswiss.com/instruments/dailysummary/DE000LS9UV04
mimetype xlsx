--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214f8d30b6344852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7475473fb7894c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6484d2722b541db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82cd71a3a24b429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9fba4454b0b407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6484d2722b541db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3399be62264a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82cd71a3a24b429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien KI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UV04</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>