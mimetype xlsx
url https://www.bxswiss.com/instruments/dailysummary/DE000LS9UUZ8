--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6ef9dc0ebd4e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73d0f1808b942ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40214194b47449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7981749788849c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32084fd3cec44373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40214194b47449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8676617ba516405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7981749788849c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Trading Europe North America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,371 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...189 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,401</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,483</x:t>
@@ -684,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>