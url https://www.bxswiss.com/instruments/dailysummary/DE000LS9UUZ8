--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73d0f1808b942ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb090dad9414789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7981749788849c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra040b5d1a76b4c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8676617ba516405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7981749788849c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7155ad2c8ecf4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra040b5d1a76b4c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Trading Europe North America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>98,741</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,888</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>98,699</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>