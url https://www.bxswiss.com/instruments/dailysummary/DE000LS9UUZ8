--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb090dad9414789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413fbfeac3a84fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra040b5d1a76b4c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a872429fab42f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7155ad2c8ecf4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra040b5d1a76b4c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bae8e7c28b144c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a872429fab42f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Trading Europe North America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>