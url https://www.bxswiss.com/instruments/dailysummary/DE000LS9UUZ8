--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41db6d3e1c3a4b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac45714f91d4539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586a245d9b8b4b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R028ad391b8f84db0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f64b951a9324a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586a245d9b8b4b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d517e55445a402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R028ad391b8f84db0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Trading Europe North America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,280</x:t>
-[...48 lines deleted...]
-          <x:t>86,757</x:t>
+          <x:t>87,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,121</x:t>
-[...490 lines deleted...]
-          <x:t>86,536</x:t>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>