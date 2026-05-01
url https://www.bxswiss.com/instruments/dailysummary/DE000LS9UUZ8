--- v4 (2026-04-05)
+++ v5 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac45714f91d4539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b965fd11104a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R028ad391b8f84db0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f07879717a64c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d517e55445a402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R028ad391b8f84db0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87d023f8282449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f07879717a64c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Trading Europe North America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>