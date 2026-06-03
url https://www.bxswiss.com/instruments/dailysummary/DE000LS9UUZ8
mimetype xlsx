--- v5 (2026-05-01)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b965fd11104a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43dac02ec7e74bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f07879717a64c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5fd9a25dac145af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87d023f8282449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f07879717a64c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752b045777704c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5fd9a25dac145af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Trading Europe North America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>93,731</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>