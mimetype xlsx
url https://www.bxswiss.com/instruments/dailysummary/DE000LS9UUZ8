--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43dac02ec7e74bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab048c931074f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5fd9a25dac145af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b6c66502774e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752b045777704c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5fd9a25dac145af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570dca0840304fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b6c66502774e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Trading Europe North America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>