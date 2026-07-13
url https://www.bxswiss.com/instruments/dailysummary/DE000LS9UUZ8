--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab048c931074f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf852dd4e67fe4ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b6c66502774e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67aa3e3c30a44f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570dca0840304fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b6c66502774e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde22ed62df54626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67aa3e3c30a44f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Trading Europe North America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>