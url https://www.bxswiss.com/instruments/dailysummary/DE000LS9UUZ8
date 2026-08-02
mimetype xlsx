--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf852dd4e67fe4ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3cd7121fcb482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67aa3e3c30a44f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7529516046964398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde22ed62df54626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67aa3e3c30a44f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029fd17feca5477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7529516046964398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Trading Europe North America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,698</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>97,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,256</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>98,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>