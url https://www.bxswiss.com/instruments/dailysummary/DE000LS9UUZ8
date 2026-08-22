--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3cd7121fcb482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6ef9dc0ebd4e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7529516046964398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re40214194b47449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029fd17feca5477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7529516046964398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32084fd3cec44373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re40214194b47449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AI Trading Europe North America</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9UUZ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,927</x:t>
@@ -764,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>